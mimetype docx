--- v0 (2025-12-07)
+++ v1 (2026-10-12)
@@ -1,4870 +1,11260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00532975" w:rsidRPr="000B2F75" w:rsidRDefault="00532975" w:rsidP="00532975">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15204" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="15204"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="7B715926" w14:textId="77777777" w:rsidTr="00AA1CBD">
+        <w:trPr>
+          <w:trHeight w:val="1120"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15204" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="140E1611" w14:textId="77777777" w:rsidR="000B7B5E" w:rsidRPr="00AA1CBD" w:rsidRDefault="00AA1CBD" w:rsidP="00AA1CBD">
+            <w:pPr>
+              <w:spacing w:before="48" w:after="48" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="617D08AE" wp14:editId="14C2F220">
+                  <wp:extent cx="1536700" cy="596635"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="16" name="Picture 16"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="GCU-Students-Association-logo.gif"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect t="22222" b="22824"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1657435" cy="643511"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:position w:val="10"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidR="004C0931" w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:position w:val="10"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>Risk Assessment Form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4675F1E1" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="004C0931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="15272" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3828"/>
+        <w:gridCol w:w="3822"/>
+        <w:gridCol w:w="3525"/>
+        <w:gridCol w:w="4097"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006442B0" w:rsidRPr="001B06B1" w14:paraId="16D0FF5A" w14:textId="77777777" w:rsidTr="006B25BE">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CD0DF2" w14:textId="77777777" w:rsidR="006442B0" w:rsidRDefault="006442B0" w:rsidP="001D5A9E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Title of Risk Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11444" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="169CC227" w14:textId="34B8C0D4" w:rsidR="006442B0" w:rsidRDefault="00210CED" w:rsidP="001D5A9E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7030">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ub  Crawl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w14:paraId="629FEEDD" w14:textId="77777777" w:rsidTr="00D25461">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE0E779" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Give a brief overall description of the task to be risk assessed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11444" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="627A1EAF" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:r w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Describe the activities you will be undertaking and anticipated numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F81391" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2"/>
+          <w:p w14:paraId="511D0D9C" w14:textId="25135C0C" w:rsidR="00DF6DC2" w:rsidRPr="00CA7582" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:r>
+              <w:t xml:space="preserve">The event must comply with the Students’ Association Equality, Diversity and Inclusion Policy, available from </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00774435">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>www.GCUstudents.co.uk/e&amp;d</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w14:paraId="5BE8B2EB" w14:textId="77777777" w:rsidTr="006442B0">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9B8248" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>of Event or Activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E1D082" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4608E896" w14:textId="3AEC58B7" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EF4D59" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Date of Event or Activity:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A6515" w14:textId="45771551" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10D1E570" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert date]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B54B676" w14:textId="7BB6045A" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w14:paraId="2B4DD053" w14:textId="77777777" w:rsidTr="006442B0">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0924CA59" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name &amp; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">person conducting the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ssessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63737E2A" w14:textId="24475871" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert name]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BBF62F" w14:textId="46B9BF65" w:rsidR="00DF6DC2" w:rsidRPr="00307708" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Email Address of person conducting the Risk Assessment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25E05C9E" w14:textId="7664C383" w:rsidR="00DF6DC2" w:rsidRPr="00307708" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[insert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w14:paraId="2AFF7119" w14:textId="77777777" w:rsidTr="00D359C9">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="633DB919" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ssessment:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F2CFB8" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6018A850" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert date]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B17A54D" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3525" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="052D648D" w14:textId="5EF063BA" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ssessment is to be reviewed:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4097" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1726E9C4" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert date]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39772627" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001B06B1" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w14:paraId="3336DFE0" w14:textId="77777777" w:rsidTr="00570DC9">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A29823" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name(s) of Responsible Individual(s) at the Event:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB33835" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11444" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CFDE6EC" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Responsible Individual(s) are responsible for co-operating with any venue regarding arrangements, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">including for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the conduct of attendees and for any health and safety considerations during the event.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2390A7C1" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F805D8B" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[insert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">names </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsible </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>. The higher the number of attendees at your event the more responsible individuals are recommended</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B0C9B4" w14:textId="77777777" w:rsidR="00DF6DC2" w:rsidRPr="001C6516" w:rsidRDefault="00DF6DC2" w:rsidP="00DF6DC2"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B3753EA" w14:textId="77777777" w:rsidR="00350431" w:rsidRDefault="00350431" w:rsidP="004C0931">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...87 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15451" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="15390" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4395"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="569"/>
+        <w:gridCol w:w="2012"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3737"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00532975" w:rsidRPr="002436D0" w:rsidTr="00532975">
-[...38 lines deleted...]
-                <w:highlight w:val="yellow"/>
+      <w:tr w:rsidR="00E13FF3" w:rsidRPr="005B767A" w14:paraId="686512DD" w14:textId="77777777" w:rsidTr="00DF6DC2">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="749B130B" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00350431" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="00E13FF3" w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C36816E" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hazard description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="521063A7" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Potential injury or damage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CBDFE6" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Persons at risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D595969" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Control Measures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C80FB2" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="010F17EE" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Current measures in place for prevention or protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B15A708" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="008E07C5">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B59FC5" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Further action needed to reduce risk? If yes, state action required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABF20E7" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Action required by whom and when</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="115E440B" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13FF3" w:rsidRPr="005B767A" w14:paraId="1B9DEAAF" w14:textId="77777777" w:rsidTr="00DF6DC2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1239"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0891A352" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56333E01" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06DE9591" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="241C900D" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="76CF1B49" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="0256B430" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Severity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="534B41DE" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Likelihood</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="092AD6D8" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B767A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Risk Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4B80C3E1" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25E77D69" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC2E37C" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC7030" w:rsidRPr="005B767A" w14:paraId="1A4DF33E" w14:textId="77777777" w:rsidTr="00DF6DC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C477EF" w14:textId="214D2FC6" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...54 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6139FBB1" w14:textId="14462508" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00DF6DC2" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Participants</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7030">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> getting separated from group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08799669" w14:textId="1A11BA42" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Emotional distress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8BFD35" w14:textId="352337EA" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00DF6DC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All Participants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2324DFDB" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Each student will be advised of the venues that we will be attending a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nd the times we will be there.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58AC91D9" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Participants are required to stay in groups while walking to each bar to prevent anyone wandering off. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6421FF" w14:textId="125DDB5E" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each venue shall be informed of the location of the next venue so that they may advise any </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">participants </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that have beco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">me separated </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">what the next </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>location</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F79309D" w14:textId="74ADA776" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>One volunteer</w:t>
+            </w:r>
+            <w:r w:rsidR="00210CED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsible person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for every 20 people will remain sober to direct </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174AF657" w14:textId="68FBE40F" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">volunteer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organiser</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>make themselves known to all participants and will give their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mobile number for </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s to call if they become lost.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED8B611" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:r>
+              <w:t>Once the last destination is reached</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F23A2">
+              <w:t xml:space="preserve"> the organiser will </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">declare the event over </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F23A2">
+              <w:t xml:space="preserve">and anyone staying out will do so at his or her own risk. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBAC5A1" w14:textId="77777777" w:rsidR="00210CED" w:rsidRDefault="00210CED" w:rsidP="00FC7030"/>
+          <w:p w14:paraId="4C01416D" w14:textId="77777777" w:rsidR="00210CED" w:rsidRDefault="00210CED" w:rsidP="00FC7030"/>
+          <w:p w14:paraId="607D0F72" w14:textId="77777777" w:rsidR="00210CED" w:rsidRDefault="00210CED" w:rsidP="00FC7030"/>
+          <w:p w14:paraId="047DA38A" w14:textId="252532B9" w:rsidR="00210CED" w:rsidRPr="00FC7030" w:rsidRDefault="00210CED" w:rsidP="00FC7030"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F78AF8" w14:textId="2BF2BBC9" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9B41E1" w14:textId="1A1ADA99" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="583B4342" w14:textId="1340EB7D" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749011BE" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56058CE6" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFB3C88" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532975" w:rsidRPr="002436D0" w:rsidTr="00532975">
-[...79 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00FC7030" w:rsidRPr="005B767A" w14:paraId="3EB5551F" w14:textId="77777777" w:rsidTr="00DF6DC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B795017" w14:textId="75E7D173" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38024F88" w14:textId="24BEDAF3" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00DF6DC2" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Participants</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7030">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> being overly intoxicated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB1F1B1" w14:textId="45C55F40" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tripping, falling, emotional distress, alcohol poisoning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0491F29D" w14:textId="3FE3EA59" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All Participants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A238D7" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All students shall be advised and encouraged to drink responsibly.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6B6825" w14:textId="5CE7017A" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taxi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">details should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be provided to all </w:t>
+            </w:r>
+            <w:r w:rsidR="00210CED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42873DB1" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All venues provide non-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>alcoholic drinks for purchase as well as free water.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59567881" w14:textId="566A6692" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">All venues </w:t>
+            </w:r>
+            <w:r w:rsidR="00210CED">
+              <w:t>must</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> provide appropriately trained staff.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6559D875" w14:textId="7EB7BF34" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:r>
+              <w:t>Once the last destination is reached</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F23A2">
+              <w:t xml:space="preserve"> the organiser will </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">declare the event over </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F23A2">
+              <w:t xml:space="preserve">and anyone staying out will do so at </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:t>their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F23A2">
+              <w:t xml:space="preserve"> own risk. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42D1FA6A" w14:textId="1FD72E14" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One volunteer </w:t>
+            </w:r>
+            <w:r w:rsidR="00210CED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsible person </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for every 20 people will remain sober to advise students.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE3945E" w14:textId="3F94CD52" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participants </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>not pressurised</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to consume alcohol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5690C0AC" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3276F274" w14:textId="77777777" w:rsidR="00210CED" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CC7C4D7" w14:textId="77777777" w:rsidR="00210CED" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E15264F" w14:textId="77777777" w:rsidR="00210CED" w:rsidRPr="00FC7030" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6B8429" w14:textId="3E7E8757" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B9DC42" w14:textId="171ADF3D" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C438EC5" w14:textId="166F5AD1" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C8D749" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F7DC71" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD0BB7D" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532975" w:rsidRPr="002436D0" w:rsidTr="00532975">
-[...54 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00FC7030" w:rsidRPr="005B767A" w14:paraId="42038C01" w14:textId="77777777" w:rsidTr="00DF6DC2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8F4E44" w14:textId="192EB7B6" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBA75E6" w14:textId="0C807C4B" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Aggressive Behaviour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4549C14F" w14:textId="382CFD2C" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Minor injuries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3989DBDA" w14:textId="30F9561B" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All Participants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68690A78" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:r>
+              <w:t>All venues will provide appropriately trained staff.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C3946F" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065F73">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>All venues will not tolerate any abusive or aggressive behaviour.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A221CF3" w14:textId="31EDDEDF" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>participants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> advised at the start of the event to behave in an appropriate </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and safe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>manner.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BD59B6" w14:textId="51E7F3BD" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One volunteer </w:t>
+            </w:r>
+            <w:r w:rsidR="00210CED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsible person </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for every 20 people will remain sober to advise</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF6DC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> participants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1F6D16" w14:textId="22AC13C1" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participants </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>not pressurised</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to consume alcohol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3879A8B2" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FB97796" w14:textId="77777777" w:rsidR="00210CED" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C4001A" w14:textId="77777777" w:rsidR="00210CED" w:rsidRPr="00FC7030" w:rsidRDefault="00210CED" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1244D158" w14:textId="48FBCF9A" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="751FE605" w14:textId="7F583250" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C851D7" w14:textId="758F326D" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F8810C" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B57F7" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="005B767A" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EA77D2" w14:textId="77777777" w:rsidR="00FC7030" w:rsidRPr="007568E8" w:rsidRDefault="00FC7030" w:rsidP="00FC7030">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00532975" w:rsidRPr="004C77E2" w:rsidRDefault="00532975" w:rsidP="00532975">
+    <w:p w14:paraId="1D1EDE9A" w14:textId="77777777" w:rsidR="00CC4662" w:rsidRDefault="00CC4662" w:rsidP="00C64C5D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2093"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="9606"/>
+          <w:tab w:val="left" w:pos="6240"/>
         </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444E846D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="00C64C5D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6240"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B06B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Risk Ratings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133B1235" w14:textId="77777777" w:rsidR="000D2030" w:rsidRPr="001B06B1" w:rsidRDefault="000D2030" w:rsidP="002D5F47">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2962" w:tblpY="46"/>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="15765" w:type="dxa"/>
+        <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2246"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7968"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="6090"/>
+        <w:gridCol w:w="857"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00532975" w:rsidTr="00430AF0">
-[...112 lines deleted...]
-              <w:t>Extremely Harmful (EH)</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1361E737" w14:textId="77777777" w:rsidTr="005B3173">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7968" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C362F1A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Severity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The likelihood of harm arising from a hazard)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B9ECF6" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C45E26" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Likelihood </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The severity of harm arising from a hazard)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
+          </w:tcPr>
+          <w:p w14:paraId="505CCE44" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532975" w:rsidTr="00430AF0">
-[...96 lines deleted...]
-              <w:t>MODERATE RISK (M)</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="44E62C5D" w14:textId="77777777" w:rsidTr="005B3173">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEFDAA9" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Significant/Fatal:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Long term disability, chronic ill-health, fatal injury or disease. For example, occupational cancer, acute fatal disease, fatality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A44947" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9C185C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Certain:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> occurs frequently, inevitable under the circumstances, known past incidents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015F6D06" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532975" w:rsidTr="00430AF0">
-[...98 lines deleted...]
-              <w:t>SUBSTANTIAL RISK (S)</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="00EA356C" w14:textId="77777777" w:rsidTr="005B3173">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D40B391" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="005B3173">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Major:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reportable to the HSE, over 7 days’ absence, major injury, occupational disease.</w:t>
+            </w:r>
+            <w:r w:rsidR="005B3173">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For example, fracture, broken bone, amputation, burn covering more than 10% of body surface, dermatitis, carpal tunnel syndrome. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00B115EA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>RIDDOR definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00B115EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4635A76E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1364F411" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Probable/Likely:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> high inclination of occurrence or easily foreseeable under normal circumstances                     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F3E022" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532975" w:rsidTr="00430AF0">
-[...100 lines deleted...]
-              <w:t>INTOLERABLE RISK (IN)</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1EC6BA95" w14:textId="77777777" w:rsidTr="005B3173">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34102523" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Moderate:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Up to 7 days absence or serious injury. For example, burns, sprains, concussion, work-related upper limb disorder, ill-health leading to discomfort.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6D6C55" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E1DC33" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Possible/could happen:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> foreseeable under normal circumstances, known past incident or ill-health but not common    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC94E1F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2714177A" w14:textId="77777777" w:rsidTr="005B3173">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F09CE7" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Minor:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No injury, minor pain/injury either not requiring first aid or first aid on campus or treatment off campus. For example, minor cut/laceration, bruise, eye irritation, headache, ill-health leading to temporary discomfort.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C01B4A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E3C9C3" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Unlikely:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> occurrence close to zero, only in exceptional/unforeseeable circumstances, capable of taking place or may occur given an unlikely sequence of events</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC01C8D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00532975" w:rsidRPr="008E0DF7" w:rsidRDefault="00532975" w:rsidP="00532975">
-[...6 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="48D57D62" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E0DF7">
+    </w:p>
+    <w:p w14:paraId="4137FF2E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Risk Rating </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001B06B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Risk Rating</w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...1358 lines deleted...]
-        <w:tblInd w:w="250" w:type="dxa"/>
+        <w:tblW w:w="4894" w:type="dxa"/>
+        <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2126"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="669"/>
+        <w:gridCol w:w="432"/>
+        <w:gridCol w:w="958"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B31F5C" w:rsidTr="00676AC9">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2AD0A603" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4894" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4554BD" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="76F396AB" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="217D8248" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Severity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FBB8AE" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E8D1B6" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC21F8A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2140C49B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC32F1F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2EC75E12" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E8193A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581CB0B1" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB3626C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD3A731" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C1FA75" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB25DDB" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="543F5294" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3170A544" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4980FB8B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="743ED52A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="2984AC03" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C7BD63" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B9780D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="4C79BFBF" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4FD906" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E458C2D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1F81C1" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC16FB4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E714C5" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="0314B53E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="03D0FCF4" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BDF361" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="132EBDC9" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03339114" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C51638F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0965671B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12312E7C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="7B4A4FF5" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:trPr>
-          <w:trHeight w:val="299"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...305 lines deleted...]
-              <w:t>INTOLERABLE RISK</w:t>
+            <w:tcW w:w="669" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0384CF12" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="1908A262" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Likelihood</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B31F5C" w:rsidRDefault="00B31F5C" w:rsidP="00B31F5C">
-      <w:pPr>
+    <w:p w14:paraId="6CEA5958" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-851"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7938" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="250" w:type="dxa"/>
+        <w:tblW w:w="15735" w:type="dxa"/>
+        <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="1298"/>
+        <w:gridCol w:w="971"/>
+        <w:gridCol w:w="13466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B31F5C" w:rsidTr="00676AC9">
-[...41 lines deleted...]
-              <w:t>ACTION AND TIMESCALE</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="5714F71C" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7572822C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F8BFE7" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13466" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E6ECBE" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Guide to required action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31F5C" w:rsidTr="00676AC9">
-[...38 lines deleted...]
-              <w:t>No action is required and no documentary records need to be kept.</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="7E75AC26" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A58CEF4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C08420E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DADDA5" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>No additional controls are required, however monitoring is required to ensure that controls are maintained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31F5C" w:rsidTr="00676AC9">
-[...38 lines deleted...]
-              <w:t>No additional controls are required.   Consideration may be given to a more cost-effective solution or improvement that imposes no additional cost burden.   Monitoring is required to ensure that controls are maintained.</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="27E67165" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="035A2A44" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="35141AF1" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5A57C8" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Risk reduction measures should be implemented within a defined time period. Interim measures may be necessary in the short term.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31F5C" w:rsidTr="00676AC9">
-[...146 lines deleted...]
-              <w:t>Activity should not be started or continued until the risk has been reduced.   If it is not possible to reduce risk even with unlimited resources, activity has to remain prohibited.</w:t>
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="198D8B92" w14:textId="77777777" w:rsidTr="002D5F47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E98EC15" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>12-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA5CAE7" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>High</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0265E1A1" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r w:rsidR="000F436B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>activity/event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should not be started until improvements are made to reduce the risk. If this is not possible, even with unlimited resources, </w:t>
+            </w:r>
+            <w:r w:rsidR="000F436B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>the activity/event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has to remain prohibited.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B31F5C" w:rsidRDefault="00B31F5C" w:rsidP="00B31F5C">
+    <w:p w14:paraId="66302EB7" w14:textId="77777777" w:rsidR="00FC52F7" w:rsidRPr="001B06B1" w:rsidRDefault="00FC52F7" w:rsidP="00C63887">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B31F5C" w:rsidRDefault="00B31F5C" w:rsidP="00B31F5C">
-[...457 lines deleted...]
-      <w:pgMar w:top="851" w:right="1183" w:bottom="709" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00FC52F7" w:rsidRPr="001B06B1" w:rsidSect="00BC658F">
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="992" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="64BEC921" w14:textId="77777777" w:rsidR="00562A2A" w:rsidRDefault="00562A2A" w:rsidP="005D2676">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0503AC7F" w14:textId="77777777" w:rsidR="00562A2A" w:rsidRDefault="00562A2A" w:rsidP="005D2676">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1247955510"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="248B68CF" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="00A05CD3" w:rsidP="00A16E7A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008E07C5">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="13408B65" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="008E07C5" w:rsidP="00660335">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-813406960"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0DE17413" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="00A05CD3" w:rsidP="00A16E7A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008E07C5">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000A60DA">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1D2EB3FA" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="008E07C5" w:rsidP="002E7E50">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4929DA40" w14:textId="77777777" w:rsidR="00562A2A" w:rsidRDefault="00562A2A" w:rsidP="005D2676">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4521B726" w14:textId="77777777" w:rsidR="00562A2A" w:rsidRDefault="00562A2A" w:rsidP="005D2676">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="0498593D"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01321999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="024C9FEA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="91107842"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01DD37FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8152841A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="57" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13DE57FB"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="062D1C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E2D231BE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="12FCC9DE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07B55463"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CD0EF26"/>
+    <w:lvl w:ilvl="0" w:tplc="25DCD8AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6718B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBE24C48"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12765C25"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91B2F708"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C2450AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02167D9A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CD30012"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="674AD9BE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A6C02DC"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EBD7A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A5AAF8BA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:tmpl w:val="958E07F4"/>
+    <w:lvl w:ilvl="0" w:tplc="25DCD8AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232155B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7968032E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28F63047"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B56C85D0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE94EDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="59685D52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="57" w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="69CF727B"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34DD48B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9526546A"/>
+    <w:tmpl w:val="E9B2FFE8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35471092"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DB68EDE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5B371E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DC8C28C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4768DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF1ABEAA"/>
+    <w:lvl w:ilvl="0" w:tplc="FA984FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5D1009"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2DA1FBC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40E2580F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0F64B60"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41BE6363"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6762286"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA60F99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39E80078"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2725B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F48AE8D8"/>
+    <w:lvl w:ilvl="0" w:tplc="25DCD8AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5A6EA716">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505C27A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="548858AA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52240487"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7C0F6D8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="542007EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="352C43A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54865C72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40602BDC"/>
+    <w:lvl w:ilvl="0" w:tplc="E86C2342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B994329"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="59685D52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6178152D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D260F80"/>
+    <w:lvl w:ilvl="0" w:tplc="FF60B800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677B1C69"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46407DDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BF31FAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C0C3FFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BF3AC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9664E9C"/>
+    <w:lvl w:ilvl="0" w:tplc="FA984FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="771E0F25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4246DB76"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="759" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1479" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2199" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2919" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3639" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4359" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5079" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5799" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6519" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="792C61DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F6AD07C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FB46767"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E07A329E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1250308176">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1379207502">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="543563558">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="993685366">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="877854941">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1558585176">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="478116329">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="963384869">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="747270604">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1384518587">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1437601706">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="214514853">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="208953348">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="646014074">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="74865276">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2062777405">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="587423913">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="618680602">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="546143830">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="817500177">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1708292674">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1478230678">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="910849323">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="869414060">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1637494508">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="574122132">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="787284246">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1136869942">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="1736080458">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="30" w16cid:durableId="1701319819">
+    <w:abstractNumId w:val="20"/>
   </w:num>
+  <w:num w:numId="31" w16cid:durableId="48383419">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="691342615">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="726996686">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A36ED1"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FF5A62"/>
+    <w:rsidRoot w:val="004C0931"/>
+    <w:rsid w:val="0000106A"/>
+    <w:rsid w:val="0001472E"/>
+    <w:rsid w:val="00017B68"/>
+    <w:rsid w:val="00020854"/>
+    <w:rsid w:val="00020929"/>
+    <w:rsid w:val="00025230"/>
+    <w:rsid w:val="0002630B"/>
+    <w:rsid w:val="00040DA1"/>
+    <w:rsid w:val="00045427"/>
+    <w:rsid w:val="0004687A"/>
+    <w:rsid w:val="000476DC"/>
+    <w:rsid w:val="00057A4F"/>
+    <w:rsid w:val="000663D8"/>
+    <w:rsid w:val="0007351B"/>
+    <w:rsid w:val="0007792E"/>
+    <w:rsid w:val="00077C9B"/>
+    <w:rsid w:val="00077FDF"/>
+    <w:rsid w:val="00083A3B"/>
+    <w:rsid w:val="00086330"/>
+    <w:rsid w:val="00091A0A"/>
+    <w:rsid w:val="000A3F6F"/>
+    <w:rsid w:val="000A60DA"/>
+    <w:rsid w:val="000B50BF"/>
+    <w:rsid w:val="000B6E28"/>
+    <w:rsid w:val="000B73B3"/>
+    <w:rsid w:val="000B757F"/>
+    <w:rsid w:val="000B7B5E"/>
+    <w:rsid w:val="000C0A4C"/>
+    <w:rsid w:val="000D2030"/>
+    <w:rsid w:val="000D3BC2"/>
+    <w:rsid w:val="000D6FE1"/>
+    <w:rsid w:val="000E25F9"/>
+    <w:rsid w:val="000F436B"/>
+    <w:rsid w:val="000F66F5"/>
+    <w:rsid w:val="00112F0C"/>
+    <w:rsid w:val="00113015"/>
+    <w:rsid w:val="00120D93"/>
+    <w:rsid w:val="00126B51"/>
+    <w:rsid w:val="0013736F"/>
+    <w:rsid w:val="00140A4D"/>
+    <w:rsid w:val="00145D49"/>
+    <w:rsid w:val="00152875"/>
+    <w:rsid w:val="00155CF3"/>
+    <w:rsid w:val="00160711"/>
+    <w:rsid w:val="00162EFE"/>
+    <w:rsid w:val="00163B72"/>
+    <w:rsid w:val="001705DC"/>
+    <w:rsid w:val="00171AEB"/>
+    <w:rsid w:val="00174D0B"/>
+    <w:rsid w:val="0017546A"/>
+    <w:rsid w:val="00175DAD"/>
+    <w:rsid w:val="00177B68"/>
+    <w:rsid w:val="00182A63"/>
+    <w:rsid w:val="00183189"/>
+    <w:rsid w:val="001855E8"/>
+    <w:rsid w:val="0018790D"/>
+    <w:rsid w:val="00187E3F"/>
+    <w:rsid w:val="00190A84"/>
+    <w:rsid w:val="00193DD2"/>
+    <w:rsid w:val="001A2150"/>
+    <w:rsid w:val="001B06B1"/>
+    <w:rsid w:val="001B1286"/>
+    <w:rsid w:val="001B40E7"/>
+    <w:rsid w:val="001B7D26"/>
+    <w:rsid w:val="001C03A7"/>
+    <w:rsid w:val="001C1F16"/>
+    <w:rsid w:val="001C2527"/>
+    <w:rsid w:val="001C6516"/>
+    <w:rsid w:val="001C661C"/>
+    <w:rsid w:val="001C6826"/>
+    <w:rsid w:val="001C6B15"/>
+    <w:rsid w:val="001D2A7B"/>
+    <w:rsid w:val="001D5A9E"/>
+    <w:rsid w:val="001D6A9D"/>
+    <w:rsid w:val="001E10CF"/>
+    <w:rsid w:val="001E3649"/>
+    <w:rsid w:val="001E476C"/>
+    <w:rsid w:val="001F6995"/>
+    <w:rsid w:val="00210A43"/>
+    <w:rsid w:val="00210CED"/>
+    <w:rsid w:val="00211FA0"/>
+    <w:rsid w:val="00216C81"/>
+    <w:rsid w:val="00217D8A"/>
+    <w:rsid w:val="00222916"/>
+    <w:rsid w:val="00234B64"/>
+    <w:rsid w:val="002356D6"/>
+    <w:rsid w:val="0025202B"/>
+    <w:rsid w:val="002530EB"/>
+    <w:rsid w:val="00254165"/>
+    <w:rsid w:val="002614A8"/>
+    <w:rsid w:val="002707AA"/>
+    <w:rsid w:val="0027297B"/>
+    <w:rsid w:val="00273493"/>
+    <w:rsid w:val="00273686"/>
+    <w:rsid w:val="0028734B"/>
+    <w:rsid w:val="00293822"/>
+    <w:rsid w:val="00294A06"/>
+    <w:rsid w:val="0029641B"/>
+    <w:rsid w:val="002A5A1F"/>
+    <w:rsid w:val="002A695C"/>
+    <w:rsid w:val="002B231D"/>
+    <w:rsid w:val="002B52B3"/>
+    <w:rsid w:val="002C282B"/>
+    <w:rsid w:val="002C7404"/>
+    <w:rsid w:val="002D34BA"/>
+    <w:rsid w:val="002D454D"/>
+    <w:rsid w:val="002D5F47"/>
+    <w:rsid w:val="002D661C"/>
+    <w:rsid w:val="002E5767"/>
+    <w:rsid w:val="002E767E"/>
+    <w:rsid w:val="002E7E50"/>
+    <w:rsid w:val="002F0E4C"/>
+    <w:rsid w:val="002F2CD1"/>
+    <w:rsid w:val="002F5723"/>
+    <w:rsid w:val="00301D0A"/>
+    <w:rsid w:val="00305E7D"/>
+    <w:rsid w:val="00307708"/>
+    <w:rsid w:val="00310773"/>
+    <w:rsid w:val="00324BB8"/>
+    <w:rsid w:val="00324EBE"/>
+    <w:rsid w:val="0032569E"/>
+    <w:rsid w:val="003256EA"/>
+    <w:rsid w:val="00330546"/>
+    <w:rsid w:val="00330A56"/>
+    <w:rsid w:val="0033354D"/>
+    <w:rsid w:val="00350431"/>
+    <w:rsid w:val="00351144"/>
+    <w:rsid w:val="00352F33"/>
+    <w:rsid w:val="00356A0C"/>
+    <w:rsid w:val="00362E4C"/>
+    <w:rsid w:val="003636F1"/>
+    <w:rsid w:val="00364722"/>
+    <w:rsid w:val="00365732"/>
+    <w:rsid w:val="00370094"/>
+    <w:rsid w:val="00375CF8"/>
+    <w:rsid w:val="0038059D"/>
+    <w:rsid w:val="00385C78"/>
+    <w:rsid w:val="00386EFB"/>
+    <w:rsid w:val="00387EDC"/>
+    <w:rsid w:val="00390120"/>
+    <w:rsid w:val="00395612"/>
+    <w:rsid w:val="003A238F"/>
+    <w:rsid w:val="003A5A20"/>
+    <w:rsid w:val="003A7362"/>
+    <w:rsid w:val="003C0577"/>
+    <w:rsid w:val="003C0FB8"/>
+    <w:rsid w:val="003C555B"/>
+    <w:rsid w:val="003D118F"/>
+    <w:rsid w:val="003D2B18"/>
+    <w:rsid w:val="003D3D59"/>
+    <w:rsid w:val="003D5E3B"/>
+    <w:rsid w:val="003E4C49"/>
+    <w:rsid w:val="003E50A2"/>
+    <w:rsid w:val="003E5587"/>
+    <w:rsid w:val="003E6F6A"/>
+    <w:rsid w:val="003F0CCB"/>
+    <w:rsid w:val="003F5918"/>
+    <w:rsid w:val="004006BB"/>
+    <w:rsid w:val="004028D0"/>
+    <w:rsid w:val="00410928"/>
+    <w:rsid w:val="00431A34"/>
+    <w:rsid w:val="004346A9"/>
+    <w:rsid w:val="00441316"/>
+    <w:rsid w:val="00453AF3"/>
+    <w:rsid w:val="004545FD"/>
+    <w:rsid w:val="00456893"/>
+    <w:rsid w:val="00460241"/>
+    <w:rsid w:val="004665AD"/>
+    <w:rsid w:val="0047078D"/>
+    <w:rsid w:val="00473D37"/>
+    <w:rsid w:val="00474E60"/>
+    <w:rsid w:val="004800EA"/>
+    <w:rsid w:val="00480B3A"/>
+    <w:rsid w:val="00482140"/>
+    <w:rsid w:val="004A31E0"/>
+    <w:rsid w:val="004A34B3"/>
+    <w:rsid w:val="004A4995"/>
+    <w:rsid w:val="004A74E9"/>
+    <w:rsid w:val="004B4564"/>
+    <w:rsid w:val="004B5519"/>
+    <w:rsid w:val="004B576F"/>
+    <w:rsid w:val="004C0931"/>
+    <w:rsid w:val="004C34BB"/>
+    <w:rsid w:val="004C4A04"/>
+    <w:rsid w:val="004C5655"/>
+    <w:rsid w:val="004D1F80"/>
+    <w:rsid w:val="004D42CB"/>
+    <w:rsid w:val="004E0E2F"/>
+    <w:rsid w:val="004E3E88"/>
+    <w:rsid w:val="005012B7"/>
+    <w:rsid w:val="00501584"/>
+    <w:rsid w:val="0050488A"/>
+    <w:rsid w:val="00504E97"/>
+    <w:rsid w:val="0050599F"/>
+    <w:rsid w:val="005275FB"/>
+    <w:rsid w:val="00545F3F"/>
+    <w:rsid w:val="00550EA1"/>
+    <w:rsid w:val="0055210D"/>
+    <w:rsid w:val="0055631B"/>
+    <w:rsid w:val="00562A2A"/>
+    <w:rsid w:val="00567C21"/>
+    <w:rsid w:val="00571AE3"/>
+    <w:rsid w:val="00574B52"/>
+    <w:rsid w:val="00574FAD"/>
+    <w:rsid w:val="00587DF3"/>
+    <w:rsid w:val="005909FB"/>
+    <w:rsid w:val="00590D81"/>
+    <w:rsid w:val="00592B06"/>
+    <w:rsid w:val="00597ABA"/>
+    <w:rsid w:val="005A123F"/>
+    <w:rsid w:val="005B0C4A"/>
+    <w:rsid w:val="005B3173"/>
+    <w:rsid w:val="005B767A"/>
+    <w:rsid w:val="005C187E"/>
+    <w:rsid w:val="005C5B4B"/>
+    <w:rsid w:val="005C6ECC"/>
+    <w:rsid w:val="005D2676"/>
+    <w:rsid w:val="005E1A9C"/>
+    <w:rsid w:val="005E298F"/>
+    <w:rsid w:val="005F31C1"/>
+    <w:rsid w:val="00603F95"/>
+    <w:rsid w:val="00612F75"/>
+    <w:rsid w:val="006139D6"/>
+    <w:rsid w:val="00614192"/>
+    <w:rsid w:val="0062009D"/>
+    <w:rsid w:val="00620E6F"/>
+    <w:rsid w:val="00623132"/>
+    <w:rsid w:val="0063015D"/>
+    <w:rsid w:val="0063365C"/>
+    <w:rsid w:val="00633C7D"/>
+    <w:rsid w:val="00644123"/>
+    <w:rsid w:val="006442B0"/>
+    <w:rsid w:val="006507E1"/>
+    <w:rsid w:val="006507E5"/>
+    <w:rsid w:val="00650B8F"/>
+    <w:rsid w:val="00653E2B"/>
+    <w:rsid w:val="0065464F"/>
+    <w:rsid w:val="00660335"/>
+    <w:rsid w:val="00662E9A"/>
+    <w:rsid w:val="006676B4"/>
+    <w:rsid w:val="00671725"/>
+    <w:rsid w:val="00671C38"/>
+    <w:rsid w:val="006759E9"/>
+    <w:rsid w:val="00683318"/>
+    <w:rsid w:val="00692CBD"/>
+    <w:rsid w:val="00694183"/>
+    <w:rsid w:val="006949EE"/>
+    <w:rsid w:val="00695CB8"/>
+    <w:rsid w:val="006A10AF"/>
+    <w:rsid w:val="006B634A"/>
+    <w:rsid w:val="006C1932"/>
+    <w:rsid w:val="006C3966"/>
+    <w:rsid w:val="006C3CF8"/>
+    <w:rsid w:val="006D081E"/>
+    <w:rsid w:val="006D3245"/>
+    <w:rsid w:val="006D53D5"/>
+    <w:rsid w:val="006E1CC7"/>
+    <w:rsid w:val="006F7750"/>
+    <w:rsid w:val="007014AD"/>
+    <w:rsid w:val="00704B8A"/>
+    <w:rsid w:val="007050CC"/>
+    <w:rsid w:val="00707137"/>
+    <w:rsid w:val="00711AA8"/>
+    <w:rsid w:val="007120F5"/>
+    <w:rsid w:val="00712EF6"/>
+    <w:rsid w:val="00714978"/>
+    <w:rsid w:val="00715E21"/>
+    <w:rsid w:val="00716BD4"/>
+    <w:rsid w:val="007174D2"/>
+    <w:rsid w:val="00720211"/>
+    <w:rsid w:val="00726C5E"/>
+    <w:rsid w:val="0073200B"/>
+    <w:rsid w:val="007320FA"/>
+    <w:rsid w:val="007321DD"/>
+    <w:rsid w:val="0074144C"/>
+    <w:rsid w:val="00741B69"/>
+    <w:rsid w:val="00747257"/>
+    <w:rsid w:val="00750022"/>
+    <w:rsid w:val="00754B0C"/>
+    <w:rsid w:val="007551BF"/>
+    <w:rsid w:val="007568E8"/>
+    <w:rsid w:val="00757B02"/>
+    <w:rsid w:val="0076133C"/>
+    <w:rsid w:val="0076773E"/>
+    <w:rsid w:val="007701FE"/>
+    <w:rsid w:val="007715E1"/>
+    <w:rsid w:val="007727F0"/>
+    <w:rsid w:val="00786BF3"/>
+    <w:rsid w:val="007901B7"/>
+    <w:rsid w:val="007908D0"/>
+    <w:rsid w:val="00793392"/>
+    <w:rsid w:val="007A11EC"/>
+    <w:rsid w:val="007A56A2"/>
+    <w:rsid w:val="007A7D9F"/>
+    <w:rsid w:val="007B0B45"/>
+    <w:rsid w:val="007B0FFC"/>
+    <w:rsid w:val="007C2249"/>
+    <w:rsid w:val="007C453C"/>
+    <w:rsid w:val="007C5841"/>
+    <w:rsid w:val="007D6CE4"/>
+    <w:rsid w:val="007E6FFF"/>
+    <w:rsid w:val="007F2A47"/>
+    <w:rsid w:val="00801C73"/>
+    <w:rsid w:val="0080484C"/>
+    <w:rsid w:val="00816173"/>
+    <w:rsid w:val="008162C8"/>
+    <w:rsid w:val="00817BFA"/>
+    <w:rsid w:val="00820BBA"/>
+    <w:rsid w:val="008213B2"/>
+    <w:rsid w:val="008321F9"/>
+    <w:rsid w:val="00840635"/>
+    <w:rsid w:val="00846E90"/>
+    <w:rsid w:val="00850372"/>
+    <w:rsid w:val="008737A6"/>
+    <w:rsid w:val="00873F85"/>
+    <w:rsid w:val="00880974"/>
+    <w:rsid w:val="00892116"/>
+    <w:rsid w:val="008A0090"/>
+    <w:rsid w:val="008A0890"/>
+    <w:rsid w:val="008B095F"/>
+    <w:rsid w:val="008B0A01"/>
+    <w:rsid w:val="008B4C3D"/>
+    <w:rsid w:val="008C4485"/>
+    <w:rsid w:val="008C4EA0"/>
+    <w:rsid w:val="008C71BE"/>
+    <w:rsid w:val="008E07C5"/>
+    <w:rsid w:val="008E4F82"/>
+    <w:rsid w:val="008E71CD"/>
+    <w:rsid w:val="008F143D"/>
+    <w:rsid w:val="008F2437"/>
+    <w:rsid w:val="008F698F"/>
+    <w:rsid w:val="008F7C4A"/>
+    <w:rsid w:val="009012B7"/>
+    <w:rsid w:val="00906A6A"/>
+    <w:rsid w:val="009078C1"/>
+    <w:rsid w:val="00912143"/>
+    <w:rsid w:val="009163BE"/>
+    <w:rsid w:val="00927BEB"/>
+    <w:rsid w:val="00934CC8"/>
+    <w:rsid w:val="00944716"/>
+    <w:rsid w:val="00945494"/>
+    <w:rsid w:val="00966F46"/>
+    <w:rsid w:val="00980459"/>
+    <w:rsid w:val="00980C33"/>
+    <w:rsid w:val="0098395F"/>
+    <w:rsid w:val="009859B2"/>
+    <w:rsid w:val="00990F5B"/>
+    <w:rsid w:val="00992DB1"/>
+    <w:rsid w:val="00995FEF"/>
+    <w:rsid w:val="009A0AA9"/>
+    <w:rsid w:val="009A44DC"/>
+    <w:rsid w:val="009B3823"/>
+    <w:rsid w:val="009B6A2F"/>
+    <w:rsid w:val="009D0200"/>
+    <w:rsid w:val="009D2832"/>
+    <w:rsid w:val="009E22B6"/>
+    <w:rsid w:val="009F7C40"/>
+    <w:rsid w:val="009F7C6B"/>
+    <w:rsid w:val="00A04C4D"/>
+    <w:rsid w:val="00A05CD3"/>
+    <w:rsid w:val="00A1048E"/>
+    <w:rsid w:val="00A132A0"/>
+    <w:rsid w:val="00A15BFF"/>
+    <w:rsid w:val="00A16E7A"/>
+    <w:rsid w:val="00A2290A"/>
+    <w:rsid w:val="00A2377D"/>
+    <w:rsid w:val="00A27426"/>
+    <w:rsid w:val="00A44AE9"/>
+    <w:rsid w:val="00A56B3E"/>
+    <w:rsid w:val="00A61A04"/>
+    <w:rsid w:val="00A65E92"/>
+    <w:rsid w:val="00A66060"/>
+    <w:rsid w:val="00A722BE"/>
+    <w:rsid w:val="00A72D6D"/>
+    <w:rsid w:val="00A732A9"/>
+    <w:rsid w:val="00A74095"/>
+    <w:rsid w:val="00A75F05"/>
+    <w:rsid w:val="00A86E81"/>
+    <w:rsid w:val="00A91FC2"/>
+    <w:rsid w:val="00AA1CBD"/>
+    <w:rsid w:val="00AB3849"/>
+    <w:rsid w:val="00AC3E3A"/>
+    <w:rsid w:val="00AD0723"/>
+    <w:rsid w:val="00AD1906"/>
+    <w:rsid w:val="00AD4B5B"/>
+    <w:rsid w:val="00AE31EC"/>
+    <w:rsid w:val="00AE3C22"/>
+    <w:rsid w:val="00AF2354"/>
+    <w:rsid w:val="00AF5333"/>
+    <w:rsid w:val="00AF71C3"/>
+    <w:rsid w:val="00B04CE8"/>
+    <w:rsid w:val="00B05DFB"/>
+    <w:rsid w:val="00B115EA"/>
+    <w:rsid w:val="00B239BF"/>
+    <w:rsid w:val="00B23B40"/>
+    <w:rsid w:val="00B262DA"/>
+    <w:rsid w:val="00B31CCC"/>
+    <w:rsid w:val="00B3479C"/>
+    <w:rsid w:val="00B4319A"/>
+    <w:rsid w:val="00B43FD1"/>
+    <w:rsid w:val="00B4470E"/>
+    <w:rsid w:val="00B475B5"/>
+    <w:rsid w:val="00B54A10"/>
+    <w:rsid w:val="00B55E7C"/>
+    <w:rsid w:val="00B57FFE"/>
+    <w:rsid w:val="00B6434A"/>
+    <w:rsid w:val="00B64620"/>
+    <w:rsid w:val="00B67B8D"/>
+    <w:rsid w:val="00B703C8"/>
+    <w:rsid w:val="00B70B76"/>
+    <w:rsid w:val="00B75694"/>
+    <w:rsid w:val="00B764EC"/>
+    <w:rsid w:val="00B818B4"/>
+    <w:rsid w:val="00B8320D"/>
+    <w:rsid w:val="00B84BA2"/>
+    <w:rsid w:val="00B85E72"/>
+    <w:rsid w:val="00BA1068"/>
+    <w:rsid w:val="00BA2B80"/>
+    <w:rsid w:val="00BB076C"/>
+    <w:rsid w:val="00BB55DA"/>
+    <w:rsid w:val="00BB5DAE"/>
+    <w:rsid w:val="00BB6DE6"/>
+    <w:rsid w:val="00BB77AB"/>
+    <w:rsid w:val="00BC0DB5"/>
+    <w:rsid w:val="00BC2073"/>
+    <w:rsid w:val="00BC3412"/>
+    <w:rsid w:val="00BC4E47"/>
+    <w:rsid w:val="00BC658F"/>
+    <w:rsid w:val="00BD4DFF"/>
+    <w:rsid w:val="00BD7929"/>
+    <w:rsid w:val="00BD7F1B"/>
+    <w:rsid w:val="00BE04B4"/>
+    <w:rsid w:val="00BE31BD"/>
+    <w:rsid w:val="00BE4059"/>
+    <w:rsid w:val="00BE5C04"/>
+    <w:rsid w:val="00BE6D74"/>
+    <w:rsid w:val="00BF2EA2"/>
+    <w:rsid w:val="00BF34FB"/>
+    <w:rsid w:val="00BF7320"/>
+    <w:rsid w:val="00C039CA"/>
+    <w:rsid w:val="00C07423"/>
+    <w:rsid w:val="00C122C6"/>
+    <w:rsid w:val="00C14F38"/>
+    <w:rsid w:val="00C247C6"/>
+    <w:rsid w:val="00C333FC"/>
+    <w:rsid w:val="00C3498D"/>
+    <w:rsid w:val="00C351E8"/>
+    <w:rsid w:val="00C36588"/>
+    <w:rsid w:val="00C457DA"/>
+    <w:rsid w:val="00C50A5C"/>
+    <w:rsid w:val="00C51974"/>
+    <w:rsid w:val="00C52F0E"/>
+    <w:rsid w:val="00C63887"/>
+    <w:rsid w:val="00C64C5D"/>
+    <w:rsid w:val="00C707F3"/>
+    <w:rsid w:val="00C709E4"/>
+    <w:rsid w:val="00C71338"/>
+    <w:rsid w:val="00C7144D"/>
+    <w:rsid w:val="00C90348"/>
+    <w:rsid w:val="00C919EA"/>
+    <w:rsid w:val="00C950B1"/>
+    <w:rsid w:val="00CA5F0F"/>
+    <w:rsid w:val="00CA7582"/>
+    <w:rsid w:val="00CB5565"/>
+    <w:rsid w:val="00CB7D3A"/>
+    <w:rsid w:val="00CB7F74"/>
+    <w:rsid w:val="00CC4662"/>
+    <w:rsid w:val="00CC500D"/>
+    <w:rsid w:val="00CC50AE"/>
+    <w:rsid w:val="00CC6BB5"/>
+    <w:rsid w:val="00CD307A"/>
+    <w:rsid w:val="00CD4A22"/>
+    <w:rsid w:val="00CD5296"/>
+    <w:rsid w:val="00CE297F"/>
+    <w:rsid w:val="00CE44AB"/>
+    <w:rsid w:val="00CE5F75"/>
+    <w:rsid w:val="00CE61DE"/>
+    <w:rsid w:val="00CE7E9C"/>
+    <w:rsid w:val="00CF1007"/>
+    <w:rsid w:val="00CF4E0B"/>
+    <w:rsid w:val="00CF5D7F"/>
+    <w:rsid w:val="00CF6491"/>
+    <w:rsid w:val="00D02E15"/>
+    <w:rsid w:val="00D121FD"/>
+    <w:rsid w:val="00D13BCC"/>
+    <w:rsid w:val="00D14F28"/>
+    <w:rsid w:val="00D21EF1"/>
+    <w:rsid w:val="00D2456F"/>
+    <w:rsid w:val="00D359C9"/>
+    <w:rsid w:val="00D36029"/>
+    <w:rsid w:val="00D3793C"/>
+    <w:rsid w:val="00D45420"/>
+    <w:rsid w:val="00D55A30"/>
+    <w:rsid w:val="00D56B31"/>
+    <w:rsid w:val="00D57D79"/>
+    <w:rsid w:val="00D6194F"/>
+    <w:rsid w:val="00D71168"/>
+    <w:rsid w:val="00D7418E"/>
+    <w:rsid w:val="00D823B1"/>
+    <w:rsid w:val="00D82AEB"/>
+    <w:rsid w:val="00D85B2B"/>
+    <w:rsid w:val="00D86818"/>
+    <w:rsid w:val="00D93105"/>
+    <w:rsid w:val="00D9788A"/>
+    <w:rsid w:val="00DA04DA"/>
+    <w:rsid w:val="00DA1F05"/>
+    <w:rsid w:val="00DA54CC"/>
+    <w:rsid w:val="00DA67FB"/>
+    <w:rsid w:val="00DA6BC1"/>
+    <w:rsid w:val="00DB1D49"/>
+    <w:rsid w:val="00DB47C0"/>
+    <w:rsid w:val="00DC4845"/>
+    <w:rsid w:val="00DC7920"/>
+    <w:rsid w:val="00DD09F1"/>
+    <w:rsid w:val="00DD455B"/>
+    <w:rsid w:val="00DD609A"/>
+    <w:rsid w:val="00DD7FDF"/>
+    <w:rsid w:val="00DF5F49"/>
+    <w:rsid w:val="00DF6DC2"/>
+    <w:rsid w:val="00E030BB"/>
+    <w:rsid w:val="00E04062"/>
+    <w:rsid w:val="00E05498"/>
+    <w:rsid w:val="00E073C6"/>
+    <w:rsid w:val="00E12C04"/>
+    <w:rsid w:val="00E13FF3"/>
+    <w:rsid w:val="00E148E1"/>
+    <w:rsid w:val="00E17819"/>
+    <w:rsid w:val="00E20650"/>
+    <w:rsid w:val="00E22647"/>
+    <w:rsid w:val="00E23BC3"/>
+    <w:rsid w:val="00E251E4"/>
+    <w:rsid w:val="00E2540D"/>
+    <w:rsid w:val="00E34470"/>
+    <w:rsid w:val="00E41363"/>
+    <w:rsid w:val="00E44DB3"/>
+    <w:rsid w:val="00E46862"/>
+    <w:rsid w:val="00E51FA6"/>
+    <w:rsid w:val="00E52F31"/>
+    <w:rsid w:val="00E60654"/>
+    <w:rsid w:val="00E65A75"/>
+    <w:rsid w:val="00E70844"/>
+    <w:rsid w:val="00E73832"/>
+    <w:rsid w:val="00E73C3D"/>
+    <w:rsid w:val="00E817A1"/>
+    <w:rsid w:val="00E818FA"/>
+    <w:rsid w:val="00E86BE7"/>
+    <w:rsid w:val="00E94E50"/>
+    <w:rsid w:val="00EA12BA"/>
+    <w:rsid w:val="00EA3C6D"/>
+    <w:rsid w:val="00EA3D7A"/>
+    <w:rsid w:val="00EA53F4"/>
+    <w:rsid w:val="00EB24CB"/>
+    <w:rsid w:val="00EB5A96"/>
+    <w:rsid w:val="00EB7ACA"/>
+    <w:rsid w:val="00EC59C1"/>
+    <w:rsid w:val="00EC6264"/>
+    <w:rsid w:val="00EC7092"/>
+    <w:rsid w:val="00EC74F9"/>
+    <w:rsid w:val="00EC761F"/>
+    <w:rsid w:val="00ED04C0"/>
+    <w:rsid w:val="00ED1903"/>
+    <w:rsid w:val="00ED6B21"/>
+    <w:rsid w:val="00EE4547"/>
+    <w:rsid w:val="00EE5D3F"/>
+    <w:rsid w:val="00EF2A2D"/>
+    <w:rsid w:val="00EF2C20"/>
+    <w:rsid w:val="00EF3861"/>
+    <w:rsid w:val="00EF5433"/>
+    <w:rsid w:val="00F00347"/>
+    <w:rsid w:val="00F00BE8"/>
+    <w:rsid w:val="00F0392D"/>
+    <w:rsid w:val="00F04320"/>
+    <w:rsid w:val="00F0519A"/>
+    <w:rsid w:val="00F06ED4"/>
+    <w:rsid w:val="00F21AC6"/>
+    <w:rsid w:val="00F263DA"/>
+    <w:rsid w:val="00F31141"/>
+    <w:rsid w:val="00F32EE2"/>
+    <w:rsid w:val="00F4015C"/>
+    <w:rsid w:val="00F46BB6"/>
+    <w:rsid w:val="00F50316"/>
+    <w:rsid w:val="00F56A1B"/>
+    <w:rsid w:val="00F63ABF"/>
+    <w:rsid w:val="00F67A26"/>
+    <w:rsid w:val="00F809C2"/>
+    <w:rsid w:val="00F82CB1"/>
+    <w:rsid w:val="00F92C46"/>
+    <w:rsid w:val="00F95ED4"/>
+    <w:rsid w:val="00FA42B9"/>
+    <w:rsid w:val="00FC048A"/>
+    <w:rsid w:val="00FC32AA"/>
+    <w:rsid w:val="00FC52F7"/>
+    <w:rsid w:val="00FC5BBA"/>
+    <w:rsid w:val="00FC7030"/>
+    <w:rsid w:val="00FE0E2E"/>
+    <w:rsid w:val="00FF3733"/>
+    <w:rsid w:val="00FF651D"/>
+    <w:rsid w:val="00FF7403"/>
+    <w:rsid w:val="00FF7B11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="76FCF900"/>
+  <w15:docId w15:val="{FB01B50C-1229-49F6-A4B8-3561ABE27827}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F288B"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D359C9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006F288B"/>
+    <w:rsid w:val="00350431"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:ind w:left="3600"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006F288B"/>
+    <w:rsid w:val="00C919EA"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="heading 3"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006F288B"/>
+    <w:rsid w:val="00FC52F7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="720"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="28"/>
-[...16 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006F288B"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C0931"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004C0931"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...295 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004C0931"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C0931"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="007551BF"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D2676"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D2676"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D2676"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005D2676"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B4564"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00FC52F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC52F7"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC52F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StText">
+    <w:name w:val="StText"/>
+    <w:rsid w:val="00FC52F7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00BC658F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC658F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC658F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC658F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005824C5"/>
+    <w:rsid w:val="009078C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074144C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074144C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00820BBA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00820BBA"/>
+    <w:pPr>
+      <w:overflowPunct/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="200"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00820BBA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="None">
+    <w:name w:val="None"/>
+    <w:rsid w:val="00820BBA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00820BBA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00820BBA"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00660335"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C919EA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D2456F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00350431"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00086330"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00944716"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00441316"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pdf-icon">
+    <w:name w:val="pdf-icon"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F23A2"/>
+    <w:rsid w:val="006759E9"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="sro">
+    <w:name w:val="sro"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F50316"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="usp-text">
+    <w:name w:val="usp-text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006949EE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="521553929">
+    <w:div w:id="142044094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="959917260">
+    <w:div w:id="164631061">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="259991770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="383526039">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="415368551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499469326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="580718501">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="625434819">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="639069577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1088186877">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="997197082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1003817947">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1069503624">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1105878974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1148282097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1267806128">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1293754018">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1312251854">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2000036892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1447237770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="622006629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1254171444">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1321351117">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="620379733">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1334338016">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1369262910">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1419016723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1470125807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1485587986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1524057214">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1553998868">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1583876606">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1665890427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1822846017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1846675232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1982152499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2004429987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2046631619">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2062706600">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2064282478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2092505917">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/riddor/key-definitions.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.GCUstudents.co.uk/e&amp;d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4898,84 +11288,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5106,72 +11498,313 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010053496203E0861242BD8B7974ECECDC30" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="68de4d3221b1ebd2240265688b76d665">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="86869d35-dfc7-4a10-86b7-bbdee5b0ff8a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78ffd5427356e775a7d41f32d42b1620" ns2:_="">
+    <xsd:import namespace="86869d35-dfc7-4a10-86b7-bbdee5b0ff8a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="86869d35-dfc7-4a10-86b7-bbdee5b0ff8a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3898211D-9AE9-4133-BC7C-F0069951BDB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF05EE2-C66E-4DAF-8D06-CBAB0D4E283C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="86869d35-dfc7-4a10-86b7-bbdee5b0ff8a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78731BDF-D60D-4F7A-9121-282A31C88FEE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5684</Characters>
+  <Pages>4</Pages>
+  <Words>822</Words>
+  <Characters>4687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>HEALTH AT WORK TEAM MEETINGS</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Health Promotion Department</Company>
+  <Company>Glasgow Caledonian University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6719</CharactersWithSpaces>
+  <CharactersWithSpaces>5499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>HEALTH AT WORK TEAM MEETINGS</dc:title>
-  <dc:creator>Scottish Health At Work</dc:creator>
+  <dc:creator>carse, david</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010053496203E0861242BD8B7974ECECDC30</vt:lpwstr>
+  </property>
+</Properties>
+</file>