--- v0 (2025-12-07)
+++ v1 (2026-10-12)
@@ -25,80 +25,80 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15204" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="299492E0" w14:textId="77777777" w:rsidTr="00AA1CBD">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1884CBBF" w14:textId="77777777" w:rsidTr="00AA1CBD">
         <w:trPr>
           <w:trHeight w:val="1120"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15204" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="4A333567" w14:textId="77777777" w:rsidR="000B7B5E" w:rsidRPr="00AA1CBD" w:rsidRDefault="00AA1CBD" w:rsidP="00AA1CBD">
+          <w:p w14:paraId="490D2658" w14:textId="77777777" w:rsidR="000B7B5E" w:rsidRPr="00AA1CBD" w:rsidRDefault="00AA1CBD" w:rsidP="00AA1CBD">
             <w:pPr>
               <w:spacing w:before="48" w:after="48" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5292C91B" wp14:editId="6439E4CD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A54EFB6" wp14:editId="177CE47F">
                   <wp:extent cx="1536700" cy="596635"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="GCU-Students-Association-logo.gif"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="22222" b="22824"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -128,4356 +128,5051 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:position w:val="10"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:r w:rsidR="004C0931" w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:position w:val="10"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>Risk Assessment Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43D368C7" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="004C0931">
+    <w:p w14:paraId="398926B1" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="004C0931">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="15272" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="3822"/>
         <w:gridCol w:w="3525"/>
         <w:gridCol w:w="4097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006442B0" w:rsidRPr="001B06B1" w14:paraId="69BA7C03" w14:textId="77777777" w:rsidTr="006B25BE">
+      <w:tr w:rsidR="00EA3362" w:rsidRPr="001B06B1" w14:paraId="221DB2DB" w14:textId="77777777" w:rsidTr="00E16D05">
         <w:trPr>
           <w:trHeight w:val="308"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="2067661F" w14:textId="77777777" w:rsidR="006442B0" w:rsidRDefault="006442B0" w:rsidP="001D5A9E">
+          <w:p w14:paraId="48DC68EB" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Title of Risk Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11444" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39C58635" w14:textId="0AA96230" w:rsidR="006442B0" w:rsidRDefault="00CF2B03" w:rsidP="001D5A9E">
+          <w:p w14:paraId="4AB1CD4C" w14:textId="20884A22" w:rsidR="00EA3362" w:rsidRDefault="006A65FD" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fundraising on Campus</w:t>
             </w:r>
+            <w:r w:rsidR="00EA3362">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3362" w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert name of the event]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006442B0" w:rsidRPr="001B06B1" w14:paraId="04D490FB" w14:textId="77777777" w:rsidTr="00D25461">
+      <w:tr w:rsidR="00EA3362" w:rsidRPr="001B06B1" w14:paraId="66D7C5F5" w14:textId="77777777" w:rsidTr="00E16D05">
         <w:trPr>
           <w:trHeight w:val="308"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="32347A59" w14:textId="77777777" w:rsidR="006442B0" w:rsidRDefault="006442B0" w:rsidP="001D5A9E">
+          <w:p w14:paraId="686331A8" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Give a brief overall description of the task to be risk assessed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11444" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22467A75" w14:textId="77777777" w:rsidR="006949EE" w:rsidRPr="00CA7582" w:rsidRDefault="006949EE" w:rsidP="0065573A"/>
+          <w:p w14:paraId="4074D96A" w14:textId="2790C32F" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:r w:rsidRPr="00EE6D25">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Describe the activities you will be undertaking</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC59A1D" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="00E16D05"/>
+          <w:p w14:paraId="00B625E0" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="00CA7582" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The event must comply with the Students’ Association Equality, Diversity and Inclusion Policy, available from </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00774435">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>www.GCUstudents.co.uk/e&amp;d</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="42234CFF" w14:textId="77777777" w:rsidTr="006442B0">
+      <w:tr w:rsidR="00EA3362" w:rsidRPr="001B06B1" w14:paraId="07AC4CAF" w14:textId="77777777" w:rsidTr="00E16D05">
         <w:trPr>
           <w:trHeight w:val="308"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="69CAA2AE" w14:textId="77777777" w:rsidR="006442B0" w:rsidRPr="001B06B1" w:rsidRDefault="006949EE" w:rsidP="006442B0">
+          <w:p w14:paraId="7ED2420F" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001B06B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location </w:t>
+            </w:r>
             <w:r>
-              <w:t> </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="006442B0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>of Event or Activity</w:t>
             </w:r>
-            <w:r w:rsidR="006442B0" w:rsidRPr="001B06B1">
+            <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCFE194" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="633D40FE" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B0DA19D" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="3FF340BE" w14:textId="4DF5369D" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[insert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="64FDDC60" w14:textId="77777777" w:rsidR="006442B0" w:rsidRDefault="006442B0" w:rsidP="006442B0">
+          <w:p w14:paraId="72078526" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date of Event or Activity:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79FC2EA1" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="006442B0" w:rsidP="006442B0">
+          <w:p w14:paraId="258BF1A0" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A95DBEF" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="04C1537B" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert date]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="385C51A5" w14:textId="77777777" w:rsidTr="006442B0">
+      <w:tr w:rsidR="00EA3362" w:rsidRPr="001B06B1" w14:paraId="6B3A1490" w14:textId="77777777" w:rsidTr="00E16D05">
         <w:trPr>
           <w:trHeight w:val="308"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4D9F10" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="7806957C" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Name &amp; </w:t>
             </w:r>
-            <w:r w:rsidR="00E13FF3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Title of </w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">person conducting the </w:t>
             </w:r>
-            <w:r w:rsidR="00944716">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk A</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ssessment</w:t>
             </w:r>
-            <w:r w:rsidR="00944716">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FDC0D24" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="006442B0">
+          <w:p w14:paraId="2FA1B3ED" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert name]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="77F1003B" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="00307708" w:rsidRDefault="00944716" w:rsidP="001D5A9E">
+          <w:p w14:paraId="69806AEE" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="00307708" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Email Address of person conducting the Risk Assessment:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73A2D5AF" w14:textId="77777777" w:rsidR="003C0577" w:rsidRDefault="003C0577" w:rsidP="00C707F3">
+          <w:p w14:paraId="7E931283" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="00307708" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert email address]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="0EC60046" w14:textId="77777777" w:rsidTr="006442B0">
+      <w:tr w:rsidR="00EA3362" w:rsidRPr="001B06B1" w14:paraId="4E7F70D9" w14:textId="77777777" w:rsidTr="00E16D05">
         <w:trPr>
           <w:trHeight w:val="308"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="48B4EE46" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="2E33C496" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
-            <w:r w:rsidR="00E13FF3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk A</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ssessment:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6025CA45" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="1309741B" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24CDA6EA" w14:textId="77777777" w:rsidR="001705DC" w:rsidRPr="001B06B1" w:rsidRDefault="001705DC" w:rsidP="00190A84">
+          <w:p w14:paraId="6CB7D977" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[insert date]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641EAA22" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="00891D6D" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="001D5A9E">
+          <w:p w14:paraId="0771B698" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
-            <w:r w:rsidR="00E13FF3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk A</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ssessment is to be reviewed:</w:t>
             </w:r>
-            <w:r w:rsidR="00190A84">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E13FF3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="273A9DD7" w14:textId="77777777" w:rsidR="004C0931" w:rsidRPr="001B06B1" w:rsidRDefault="004C0931" w:rsidP="0004687A">
+          <w:p w14:paraId="30768956" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001B06B1" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA3362" w:rsidRPr="001C6516" w14:paraId="218D9839" w14:textId="77777777" w:rsidTr="00E16D05">
+        <w:trPr>
+          <w:trHeight w:val="308"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A190F0D" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001C6516" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name(s) of Responsible Individual(s) at the Event:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E630D82" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001C6516" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11444" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="390A1F60" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001C6516" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Responsible Individual(s) are responsible for co-operating with any venue regarding arrangements, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">including for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C6516">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the conduct of attendees and for any health and safety considerations during the event.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5462761F" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001C6516" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="605A71B4" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001C6516" w:rsidRDefault="00EA3362" w:rsidP="00E16D05">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[insert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">names </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsible </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>. The higher the number of attendees at your event the more responsible individuals are recommended</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA7E99">
+              <w:rPr>
+                <w:i/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C8FC8E" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRPr="001C6516" w:rsidRDefault="00EA3362" w:rsidP="00E16D05"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D054120" w14:textId="77777777" w:rsidR="00FC32AA" w:rsidRPr="001B06B1" w:rsidRDefault="00FC32AA" w:rsidP="00FC32AA">
-[...2 lines deleted...]
-        <w:ind w:left="-851"/>
+    <w:p w14:paraId="7AEDA673" w14:textId="77777777" w:rsidR="00350431" w:rsidRDefault="00350431" w:rsidP="004C0931">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA059F5" w14:textId="77777777" w:rsidR="00FC32AA" w:rsidRPr="001B06B1" w:rsidRDefault="00FC32AA" w:rsidP="00FC32AA">
-[...9 lines deleted...]
-    <w:p w14:paraId="7BA7C865" w14:textId="77777777" w:rsidR="00350431" w:rsidRDefault="00350431" w:rsidP="004C0931">
+    <w:p w14:paraId="659A8E17" w14:textId="77777777" w:rsidR="00EA3362" w:rsidRDefault="00EA3362" w:rsidP="004C0931">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15390" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="2012"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="3737"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="3950"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E13FF3" w:rsidRPr="005B767A" w14:paraId="4EE78E20" w14:textId="77777777" w:rsidTr="003B34E2">
+      <w:tr w:rsidR="00E13FF3" w:rsidRPr="005B767A" w14:paraId="12BF6505" w14:textId="77777777" w:rsidTr="00A27426">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBFB3F7" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00350431" w:rsidP="00F46BB6">
+          <w:p w14:paraId="0A17930D" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00350431" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00E13FF3" w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4B67EC83" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="45710435" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hazard description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE93913" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="1BBB3EB9" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Potential injury or damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3F85CA" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="7961EE09" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Persons at risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3950" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="01FC61D7" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
+          <w:p w14:paraId="3CF5BD44" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Control Measures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A422536" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
+          <w:p w14:paraId="3A6AA60E" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="669A539F" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
+          <w:p w14:paraId="28714473" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00E13FF3">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current measures in place for prevention or protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4986E4C9" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="008E07C5">
+          <w:p w14:paraId="1C5BAFB2" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="008E07C5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5703CDAF" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="046FF0D2" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Further action needed to reduce risk? If yes, state action required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6842C" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="557661C2" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action required by whom and when</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="57395E68" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="39913588" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13FF3" w:rsidRPr="005B767A" w14:paraId="04DFE4C3" w14:textId="77777777" w:rsidTr="003B34E2">
+      <w:tr w:rsidR="00E13FF3" w:rsidRPr="005B767A" w14:paraId="1E004233" w14:textId="77777777" w:rsidTr="00A27426">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1239"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2444535E" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="539336A6" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6C3F0CA5" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="51A4633B" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49D50B6E" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="2A7FC1FA" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1063" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D244D9C" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="02414ABF" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3950" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44C21A8F" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="1DDD3A56" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6581C553" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="4B13AA85" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Severity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7BF824" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="4C81806A" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Likelihood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="34EB41A3" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="1F284305" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B767A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4041EBC6" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="669FC87E" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3BFED170" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="1ADB7406" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39B58C9B" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
+          <w:p w14:paraId="6FFED362" w14:textId="77777777" w:rsidR="00E13FF3" w:rsidRPr="005B767A" w:rsidRDefault="00E13FF3" w:rsidP="00F46BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2B03" w:rsidRPr="005B767A" w14:paraId="083B7456" w14:textId="77777777" w:rsidTr="003B34E2">
+      <w:tr w:rsidR="0086643F" w:rsidRPr="005B767A" w14:paraId="03D92C07" w14:textId="77777777" w:rsidTr="00BF1892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C57C723" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="2D483119" w14:textId="204AE81E" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7F4954" w14:textId="1BEB2B39" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="45906014" w14:textId="2A6147A4" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funds going missing </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC2AA7E" w14:textId="117C4E6D" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...17 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Loss of funds/ fraud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D138BB4" w14:textId="748EBFAD" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...18 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisers/ Volunteers  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="235C511A" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="atLeast"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF2B03">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participants fundraising on campus will deposit money to the finance office regularly.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>Sealed buckets will be used for fundraising.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAFBB29" w14:textId="38BCB849" w:rsidR="00CF2B03" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="27A012A9" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All person’s fundraising will be named and submitted to the Students’ Association in advance.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">The fundraising activity will follow the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00347F0E">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="0086643F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundraising </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0086643F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>Regulator Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>All participants are to be made familiar with protocols for fundraising.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D06303F" w14:textId="42F8AA6C" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GCU Security team must be notified in advance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0175ADD8" w14:textId="431EFBAE" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9AD97D" w14:textId="172B2E96" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="419655B8" w14:textId="164D52B2" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6359DC" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="617B1F31" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B688593" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086643F" w:rsidRPr="005B767A" w14:paraId="4C1204A9" w14:textId="77777777" w:rsidTr="00BF1892">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7AB0EE" w14:textId="1CDF6770" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E270A1" w14:textId="18E4E179" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Robbery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5807A5FB" w14:textId="718092CC" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Minor injuries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="387771B0" w14:textId="69F67391" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Volunteers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBC6183" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GCU Security team must be notified in advance.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Advise all volunteers to voluntarily give up money should someone try to rob them, do not challenge any person that tries to steal the funds.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF59E48" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Report the offense to GCU Security and Students’ Association staff immediately.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C5F2C4" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participants fundraising on campus will deposit money to the finance office regularly.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Sealed buckets will be used for fundraising.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFF3567" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All person’s fundraising will be named and submitted to the Students’ Association in advance.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">The fundraising activity will follow the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="0086643F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Fundraising Regulator Guidance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2B03">
+          </w:p>
+          <w:p w14:paraId="0C93E4C3" w14:textId="35B06EFC" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-              <w:br/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>All participants are to be made familiar with protocols for fundraising.</w:t>
-            </w:r>
-[...27 lines deleted...]
-              <w:t>in advance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="103C44A2" w14:textId="50419DD6" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="20BBB2FB" w14:textId="78A3447D" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7321ADF3" w14:textId="0051054C" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="5BCE0C1E" w14:textId="29A38245" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1B3ED5" w14:textId="3F44E3F7" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="0AB3B8F0" w14:textId="452EF078" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26465F73" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="2BCA8117" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="C00000"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C8922B" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="12C72826" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C8231" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="007568E8" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="7D5BF6A5" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2B03" w:rsidRPr="005B767A" w14:paraId="7C5958B8" w14:textId="77777777" w:rsidTr="003B34E2">
+      <w:tr w:rsidR="0086643F" w:rsidRPr="005B767A" w14:paraId="79FFD033" w14:textId="77777777" w:rsidTr="00BF1892">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09EE4FE8" w14:textId="777E32F5" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="6A49B6D0" w14:textId="4A3395F4" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-              <w:t>2</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167C284A" w14:textId="48C6BB39" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="28F72739" w14:textId="1194B4FD" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-              <w:t>Robbery</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Office Closed  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34224A6B" w14:textId="0B094C35" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2CA8917F" w14:textId="658B60F1" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...17 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Loss of funds/ Fraud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E27C2B" w14:textId="02D21280" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="3D54F883" w14:textId="1D882267" w:rsidR="00CF2B03" w:rsidRDefault="00ED6A97" w:rsidP="00CF2B03">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Organiser/ Volunteer/ Finance Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501C775D" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00CF2B03">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the Finance Office is closed then one person will be responsible for storing the collected money in a secure place. The money will be counted and recorded by two committee members before the nominated member signs the record that another committee member will keep safe until the finance office or welcome desk is open.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B88B396" w14:textId="6F1C13D6" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...98 lines deleted...]
-              <w:t>All participants are to be made familiar with protocols for fundraising.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All participants are to be made familiar with protocols for fundraising. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6B81E6" w14:textId="50EA4CC7" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="765E752E" w14:textId="4AE6BE9A" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6362B1" w14:textId="4790528C" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="20C250F0" w14:textId="361F6B7B" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="31CE102B" w14:textId="06BBA00D" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="59A7B7F7" w14:textId="1C881781" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12496217" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2444BA4A" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAB699E" w14:textId="77777777" w:rsidR="0086643F" w:rsidRPr="005B767A" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009913A0" w:rsidRPr="005B767A" w14:paraId="20DFD3FB" w14:textId="77777777" w:rsidTr="00F67E6E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2933E394" w14:textId="26D0BCAE" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...82 lines deleted...]
-              <w:t>3</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F43371A" w14:textId="7AA1EAD2" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Finance Office Closed  </w:t>
+          <w:p w14:paraId="46AE73BD" w14:textId="5DAE9391" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="009913A0" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poor weather</w:t>
+            </w:r>
+            <w:r w:rsidR="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if outdoor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A5C5E7" w14:textId="03362BF9" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
-[...109 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2D9B04BC" w14:textId="729B4870" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Exposure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F11696E" w14:textId="4A0DE9FF" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="00731569" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Everyone.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A065F3A" w14:textId="77777777" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="009913A0" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Check weather forecast before and during event.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DBEE343" w14:textId="77777777" w:rsidR="00731569" w:rsidRPr="0086643F" w:rsidRDefault="00004C70" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Move stall</w:t>
+            </w:r>
+            <w:r w:rsidR="004B66B5" w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086643F">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inside when weather is severe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584F1911" w14:textId="6A0EF0BC" w:rsidR="0086643F" w:rsidRPr="0086643F" w:rsidRDefault="0086643F" w:rsidP="0086643F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="18527675" w14:textId="1C2340B5" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="6D817F0F" w14:textId="6822E086" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="00CD78D8" w:rsidP="00F67E6E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E972991" w14:textId="0F7618DA" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="1BF45325" w14:textId="7D01CC6A" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="00CD78D8" w:rsidP="00F67E6E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="782268F4" w14:textId="40A42668" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00D966F4" w:rsidP="00CF2B03">
+          <w:p w14:paraId="07266D1D" w14:textId="6C70DB46" w:rsidR="009913A0" w:rsidRPr="0086643F" w:rsidRDefault="00CD78D8" w:rsidP="00F67E6E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0086643F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B214B34" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="6834ADA0" w14:textId="77777777" w:rsidR="009913A0" w:rsidRPr="005B767A" w:rsidRDefault="009913A0" w:rsidP="00F67E6E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274EFFC1" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="005B767A" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="47F5C6E4" w14:textId="77777777" w:rsidR="009913A0" w:rsidRPr="005B767A" w:rsidRDefault="009913A0" w:rsidP="00F67E6E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB65E3D" w14:textId="77777777" w:rsidR="00CF2B03" w:rsidRPr="007568E8" w:rsidRDefault="00CF2B03" w:rsidP="00CF2B03">
+          <w:p w14:paraId="3ADBE4A8" w14:textId="77777777" w:rsidR="009913A0" w:rsidRPr="007568E8" w:rsidRDefault="009913A0" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB6BBB" w:rsidRPr="005B767A" w14:paraId="54AB3A93" w14:textId="77777777" w:rsidTr="004B66B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16852E30" w14:textId="405D0F57" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E499586" w14:textId="0D27866F" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F9DDFE" w14:textId="00530D07" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C6287A" w14:textId="4EDC9BD5" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580B8392" w14:textId="591D1F82" w:rsidR="00731569" w:rsidRDefault="00731569" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC35B2B" w14:textId="70823949" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8D665F" w14:textId="2108FA97" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349D3DFA" w14:textId="3F28F342" w:rsidR="00BB6BBB" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5F7637" w14:textId="77777777" w:rsidR="00BB6BBB" w:rsidRPr="005B767A" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C46E004" w14:textId="77777777" w:rsidR="00BB6BBB" w:rsidRPr="005B767A" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260CD099" w14:textId="77777777" w:rsidR="00BB6BBB" w:rsidRPr="007568E8" w:rsidRDefault="00BB6BBB" w:rsidP="00F67E6E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="053FF217" w14:textId="77777777" w:rsidR="00CE297F" w:rsidRDefault="00CE297F" w:rsidP="00C457DA">
-[...12 lines deleted...]
-    <w:p w14:paraId="01371B60" w14:textId="77777777" w:rsidR="00CE297F" w:rsidRDefault="00CE297F">
+    <w:p w14:paraId="45D3FA95" w14:textId="77777777" w:rsidR="00CE297F" w:rsidRDefault="00CE297F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A21DC23" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="00C457DA">
+    <w:p w14:paraId="7040FB05" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="00C457DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B06B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Risk Ratings </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4006EF47" w14:textId="77777777" w:rsidR="000D2030" w:rsidRPr="001B06B1" w:rsidRDefault="000D2030" w:rsidP="002D5F47">
+    <w:p w14:paraId="07EAE74E" w14:textId="77777777" w:rsidR="000D2030" w:rsidRPr="001B06B1" w:rsidRDefault="000D2030" w:rsidP="002D5F47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15765" w:type="dxa"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7968"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="6090"/>
         <w:gridCol w:w="857"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1665F27F" w14:textId="77777777" w:rsidTr="005B3173">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="52A3FD45" w14:textId="77777777" w:rsidTr="005B3173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7968" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
           </w:tcPr>
-          <w:p w14:paraId="65163D73" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="59B851CF" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Severity </w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The likelihood of harm arising from a hazard)</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
           </w:tcPr>
-          <w:p w14:paraId="214049A2" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="0F274E11" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
           </w:tcPr>
-          <w:p w14:paraId="3A55920F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="71EA89CF" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Likelihood </w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The severity of harm arising from a hazard)</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD12ADA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="4DB5CDC6" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="772E4170" w14:textId="77777777" w:rsidTr="005B3173">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="4376AD25" w14:textId="77777777" w:rsidTr="005B3173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6014AB01" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="78381FD2" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Significant/Fatal:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Long term disability, chronic ill-health, fatal injury or disease. For example, occupational cancer, acute fatal disease, fatality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F14066" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="1C29C0BD" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29404646" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="08D3D979" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Certain:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> occurs frequently, inevitable under the circumstances, known past incidents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D4AE45" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="424A9D05" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="3F718CF9" w14:textId="77777777" w:rsidTr="005B3173">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="3FC08170" w14:textId="77777777" w:rsidTr="005B3173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4491649E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="005B3173">
+          <w:p w14:paraId="3ADD4699" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="005B3173">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Major:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reportable to the HSE, over 7 days’ absence, major injury, occupational disease.</w:t>
             </w:r>
             <w:r w:rsidR="005B3173">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">For example, fracture, broken bone, amputation, burn covering more than 10% of body surface, dermatitis, carpal tunnel syndrome. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00B115EA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>RIDDOR definitions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B115EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CDCFDA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="55EA3379" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAB987E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="14C58546" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Probable/Likely:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> high inclination of occurrence or easily foreseeable under normal circumstances                     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1405D964" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="78967983" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="5FFBC8CD" w14:textId="77777777" w:rsidTr="005B3173">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="4DC7D557" w14:textId="77777777" w:rsidTr="005B3173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0239F66A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="5732806D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Moderate:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Up to 7 days absence or serious injury. For example, burns, sprains, concussion, work-related upper limb disorder, ill-health leading to discomfort.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AEFEB4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="4775AE2A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="486DE9BA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="08A74F90" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Possible/could happen:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> foreseeable under normal circumstances, known past incident or ill-health but not common    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BAC6718" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="15A3F3AC" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="3FCB912E" w14:textId="77777777" w:rsidTr="005B3173">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1AD95760" w14:textId="77777777" w:rsidTr="005B3173">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7968" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59534C71" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="06504BDE" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Minor:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> No injury, minor pain/injury either not requiring first aid or first aid on campus or treatment off campus. For example, minor cut/laceration, bruise, eye irritation, headache, ill-health leading to temporary discomfort.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA8816F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="517B2E48" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7A7F3A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="7DAB678E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Unlikely:</w:t>
             </w:r>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> occurrence close to zero, only in exceptional/unforeseeable circumstances, capable of taking place or may occur given an unlikely sequence of events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086FB050" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="33B0A5E7" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F8D5A50" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+    <w:p w14:paraId="1EF9CA28" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CCEAFA3" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+    <w:p w14:paraId="6FCD108F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B06B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Risk Rating</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4894" w:type="dxa"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="958"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1A9D6ECC" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2C75B57A" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4894" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5034F4BA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="29012859" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2460F42E" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="67398BC8" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="24B038D1" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="3ABFC650" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Severity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17805FF4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="6A27BF5B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="32EDC5B2" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="11E4ED2A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="66C5FE07" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="166B1557" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="54AF2D81" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="251E5D1C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="5F719B55" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="18E6BEFC" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="27982BA9" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="4B4C5AC0" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="36845C8E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="25B46760" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDF973E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="14EEA10C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="32B9EF54" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="21A514AA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="221F4023" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="5516864A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="23EC314B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="5C2A9820" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="372BD507" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="691AFC42" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="7DCD58E5" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2596CD10" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="13CFBC21" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="4B424B5F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2370E747" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="49524A43" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="3D65457E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="74F7C281" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="7127BD2D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="5FEDCAB8" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="1C914F5A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="4086D86C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9DE7AC" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="10299070" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="70C24BC3" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="4C0BFDEE" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="49D837DC" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="2545B761" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E3D7B4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="7E98D289" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD6D3A1" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="47D1CADA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="6581AD04" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="565FFB6A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD75117" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="3B3CF2C4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="714EA2A3" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="2C3A1A34" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="2B77FE87" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="0B6924D0" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="68E15E1D" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="0319606B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E47C7E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="7F948AE3" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6088AE36" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="00A11225" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76902F8C" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="3E41BA3B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="147CF736" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="7A924A64" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19249515" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="593CC547" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="15C1B218" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1A6BD0C9" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="356C47DA" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="5BB6083E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="160D42A0" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="716713B4" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Likelihood</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42D9FE83" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+    <w:p w14:paraId="3535742E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15735" w:type="dxa"/>
         <w:tblInd w:w="-743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1298"/>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="13466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="5551CD7A" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="1F315C77" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4005BF7B" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="5EB6D549" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="378FADFF" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="272143C9" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1E12E116" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="42324FEF" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Guide to required action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="16826D6E" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="0483B696" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="3E449BE9" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="43B51680" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           </w:tcPr>
-          <w:p w14:paraId="691E0445" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="152CFB1A" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F96C7F9" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="79A9DCAC" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>No additional controls are required, however monitoring is required to ensure that controls are maintained.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="358F5000" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="56B60FC6" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="24ACE3DD" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="4C0054F5" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="17AE5307" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="43C82B3F" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B400CC" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="712FED78" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Risk reduction measures should be implemented within a defined time period. Interim measures may be necessary in the short term.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="26606873" w14:textId="77777777" w:rsidTr="002D5F47">
+      <w:tr w:rsidR="001B06B1" w:rsidRPr="001B06B1" w14:paraId="10C0FF9A" w14:textId="77777777" w:rsidTr="002D5F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="55FCEB30" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="21881073" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="62D76C73" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="7BEBC65E" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6853B6" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
+          <w:p w14:paraId="1F260600" w14:textId="77777777" w:rsidR="002D5F47" w:rsidRPr="001B06B1" w:rsidRDefault="002D5F47" w:rsidP="002D5F47">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B06B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The work should not be started until improvements are made to reduce the risk. If this is not possible, even with unlimited resources, work has to remain prohibited.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B93DD04" w14:textId="77777777" w:rsidR="00FC52F7" w:rsidRPr="001B06B1" w:rsidRDefault="00FC52F7" w:rsidP="00C63887">
+    <w:p w14:paraId="571A6301" w14:textId="77777777" w:rsidR="00FC52F7" w:rsidRPr="001B06B1" w:rsidRDefault="00FC52F7" w:rsidP="00C63887">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC52F7" w:rsidRPr="001B06B1" w:rsidSect="00BC658F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00FC52F7" w:rsidRPr="001B06B1" w:rsidSect="00731569">
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="992" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="992" w:right="1440" w:bottom="851" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="109A1A58" w14:textId="77777777" w:rsidR="009D2B22" w:rsidRDefault="009D2B22" w:rsidP="005D2676">
+    <w:p w14:paraId="1F7C26A0" w14:textId="77777777" w:rsidR="00676AE0" w:rsidRDefault="00676AE0" w:rsidP="005D2676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FA9E51C" w14:textId="77777777" w:rsidR="009D2B22" w:rsidRDefault="009D2B22" w:rsidP="005D2676">
+    <w:p w14:paraId="239595A7" w14:textId="77777777" w:rsidR="00676AE0" w:rsidRDefault="00676AE0" w:rsidP="005D2676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-[...1 lines deleted...]
-    <w:notTrueType/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1247955510"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="00764293" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="00A05CD3" w:rsidP="00A16E7A">
+      <w:p w14:paraId="6B5B063D" w14:textId="73485B8B" w:rsidR="008E07C5" w:rsidRDefault="00A05CD3" w:rsidP="00A16E7A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008E07C5">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00731569">
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="53E4A06C" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="008E07C5" w:rsidP="00660335">
+  <w:p w14:paraId="1E0B3837" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="008E07C5" w:rsidP="00660335">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-813406960"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4DB8CDD9" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="00A05CD3" w:rsidP="00A16E7A">
+      <w:p w14:paraId="36F144CB" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="00A05CD3" w:rsidP="00A16E7A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="008E07C5">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000A60DA">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="45BDD0DA" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="008E07C5" w:rsidP="002E7E50">
+  <w:p w14:paraId="60E8FC6E" w14:textId="77777777" w:rsidR="008E07C5" w:rsidRDefault="008E07C5" w:rsidP="002E7E50">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FF013BC" w14:textId="77777777" w:rsidR="009D2B22" w:rsidRDefault="009D2B22" w:rsidP="005D2676">
+    <w:p w14:paraId="6A8FA5BD" w14:textId="77777777" w:rsidR="00676AE0" w:rsidRDefault="00676AE0" w:rsidP="005D2676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73C40B96" w14:textId="77777777" w:rsidR="009D2B22" w:rsidRDefault="009D2B22" w:rsidP="005D2676">
+    <w:p w14:paraId="6983FA2B" w14:textId="77777777" w:rsidR="00676AE0" w:rsidRDefault="00676AE0" w:rsidP="005D2676">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01321999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91107842"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -7841,189 +8536,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CF727B"/>
-[...137 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BF31FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C0C3FFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8092,51 +8648,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73BF3AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9664E9C"/>
     <w:lvl w:ilvl="0" w:tplc="FA984FB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8206,51 +8762,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771E0F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4246DB76"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8319,51 +8875,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="792C61DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F6AD07C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8432,51 +8988,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB46767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E07A329E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8545,235 +9101,234 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2027904314">
+  <w:num w:numId="1" w16cid:durableId="1225143630">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1909152497">
+  <w:num w:numId="2" w16cid:durableId="394400799">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="420685890">
+  <w:num w:numId="3" w16cid:durableId="1843884872">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="311175549">
+  <w:num w:numId="4" w16cid:durableId="1338194914">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1335840378">
+  <w:num w:numId="5" w16cid:durableId="687564532">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1660890476">
+  <w:num w:numId="6" w16cid:durableId="1313753055">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2013142741">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1770272004">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1626546853">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="835194266">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1445419628">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2102750108">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="365375108">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1737849635">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="872157270">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="693069631">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1926916518">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="905919621">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1352300052">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1999721558">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="128784300">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="984699696">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="284653863">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1583564391">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="24" w16cid:durableId="1122966993">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="280111013">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="25" w16cid:durableId="1083527164">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1291286342">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="26" w16cid:durableId="1041978044">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1638024211">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="27" w16cid:durableId="1292052558">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1491482730">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="28" w16cid:durableId="1018774681">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1868905296">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="1645282471">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1021666041">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="30" w16cid:durableId="472453271">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="975452579">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="31" w16cid:durableId="321743665">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1029112465">
-[...23 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="930428557">
+  <w:num w:numId="32" w16cid:durableId="1185166694">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="221449426">
-[...26 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="150290015">
+  <w:num w:numId="33" w16cid:durableId="1167593115">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C0931"/>
     <w:rsid w:val="0000106A"/>
+    <w:rsid w:val="00004C70"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00017B68"/>
     <w:rsid w:val="00020854"/>
     <w:rsid w:val="00020929"/>
     <w:rsid w:val="00025230"/>
     <w:rsid w:val="0002630B"/>
     <w:rsid w:val="00040DA1"/>
     <w:rsid w:val="00045427"/>
     <w:rsid w:val="0004687A"/>
     <w:rsid w:val="000476DC"/>
     <w:rsid w:val="00057A4F"/>
     <w:rsid w:val="000663D8"/>
     <w:rsid w:val="0007351B"/>
     <w:rsid w:val="0007792E"/>
     <w:rsid w:val="00077C9B"/>
     <w:rsid w:val="00077FDF"/>
     <w:rsid w:val="00083A3B"/>
     <w:rsid w:val="00086330"/>
     <w:rsid w:val="00091A0A"/>
     <w:rsid w:val="000A3F6F"/>
     <w:rsid w:val="000A60DA"/>
     <w:rsid w:val="000B50BF"/>
     <w:rsid w:val="000B6E28"/>
     <w:rsid w:val="000B73B3"/>
     <w:rsid w:val="000B757F"/>
     <w:rsid w:val="000B7B5E"/>
     <w:rsid w:val="000C0A4C"/>
     <w:rsid w:val="000D2030"/>
     <w:rsid w:val="000D3BC2"/>
     <w:rsid w:val="000D6FE1"/>
     <w:rsid w:val="000E25F9"/>
     <w:rsid w:val="000F66F5"/>
     <w:rsid w:val="00112F0C"/>
     <w:rsid w:val="00113015"/>
     <w:rsid w:val="00120D93"/>
+    <w:rsid w:val="00122C25"/>
     <w:rsid w:val="00126B51"/>
     <w:rsid w:val="0013736F"/>
     <w:rsid w:val="00140A4D"/>
     <w:rsid w:val="00145D49"/>
     <w:rsid w:val="00152875"/>
     <w:rsid w:val="00155CF3"/>
     <w:rsid w:val="00160711"/>
     <w:rsid w:val="00162EFE"/>
     <w:rsid w:val="00163B72"/>
     <w:rsid w:val="001705DC"/>
     <w:rsid w:val="00171AEB"/>
     <w:rsid w:val="00174D0B"/>
     <w:rsid w:val="0017546A"/>
     <w:rsid w:val="00175DAD"/>
     <w:rsid w:val="00182A63"/>
     <w:rsid w:val="00183189"/>
+    <w:rsid w:val="00183606"/>
     <w:rsid w:val="001855E8"/>
     <w:rsid w:val="0018790D"/>
     <w:rsid w:val="00187E3F"/>
     <w:rsid w:val="00190A84"/>
     <w:rsid w:val="00193DD2"/>
     <w:rsid w:val="001A2150"/>
     <w:rsid w:val="001B06B1"/>
     <w:rsid w:val="001B1286"/>
     <w:rsid w:val="001B40E7"/>
     <w:rsid w:val="001B7D26"/>
     <w:rsid w:val="001C03A7"/>
     <w:rsid w:val="001C1F16"/>
     <w:rsid w:val="001C2527"/>
     <w:rsid w:val="001C661C"/>
     <w:rsid w:val="001C6826"/>
     <w:rsid w:val="001C6B15"/>
     <w:rsid w:val="001D2A7B"/>
     <w:rsid w:val="001D5A9E"/>
     <w:rsid w:val="001D6A9D"/>
     <w:rsid w:val="001E10CF"/>
     <w:rsid w:val="001E3649"/>
     <w:rsid w:val="001E476C"/>
     <w:rsid w:val="001F6995"/>
     <w:rsid w:val="00210A43"/>
     <w:rsid w:val="00211FA0"/>
@@ -8789,277 +9344,292 @@
     <w:rsid w:val="002707AA"/>
     <w:rsid w:val="0027297B"/>
     <w:rsid w:val="00273493"/>
     <w:rsid w:val="00273686"/>
     <w:rsid w:val="0028734B"/>
     <w:rsid w:val="00293822"/>
     <w:rsid w:val="00294A06"/>
     <w:rsid w:val="0029641B"/>
     <w:rsid w:val="002A5A1F"/>
     <w:rsid w:val="002A695C"/>
     <w:rsid w:val="002B231D"/>
     <w:rsid w:val="002B52B3"/>
     <w:rsid w:val="002C282B"/>
     <w:rsid w:val="002C7404"/>
     <w:rsid w:val="002D34BA"/>
     <w:rsid w:val="002D454D"/>
     <w:rsid w:val="002D5F47"/>
     <w:rsid w:val="002D661C"/>
     <w:rsid w:val="002E5767"/>
     <w:rsid w:val="002E767E"/>
     <w:rsid w:val="002E7E50"/>
     <w:rsid w:val="002F0E4C"/>
     <w:rsid w:val="002F2CD1"/>
     <w:rsid w:val="002F5723"/>
     <w:rsid w:val="00301D0A"/>
+    <w:rsid w:val="003042D1"/>
     <w:rsid w:val="00305E7D"/>
     <w:rsid w:val="00307708"/>
     <w:rsid w:val="00310773"/>
     <w:rsid w:val="00324BB8"/>
     <w:rsid w:val="00324EBE"/>
+    <w:rsid w:val="0032564E"/>
     <w:rsid w:val="0032569E"/>
     <w:rsid w:val="00330546"/>
     <w:rsid w:val="00330A56"/>
     <w:rsid w:val="0033354D"/>
-    <w:rsid w:val="00347F0E"/>
+    <w:rsid w:val="00342BB6"/>
     <w:rsid w:val="00350431"/>
     <w:rsid w:val="00351144"/>
     <w:rsid w:val="00352F33"/>
     <w:rsid w:val="00356A0C"/>
     <w:rsid w:val="00362E4C"/>
     <w:rsid w:val="003636F1"/>
     <w:rsid w:val="00364722"/>
     <w:rsid w:val="00365732"/>
     <w:rsid w:val="00370094"/>
     <w:rsid w:val="00375CF8"/>
     <w:rsid w:val="0038059D"/>
     <w:rsid w:val="00385C78"/>
     <w:rsid w:val="00386EFB"/>
     <w:rsid w:val="00387EDC"/>
     <w:rsid w:val="00390120"/>
     <w:rsid w:val="00395612"/>
     <w:rsid w:val="003A238F"/>
     <w:rsid w:val="003A5A20"/>
     <w:rsid w:val="003A7362"/>
-    <w:rsid w:val="003B34E2"/>
+    <w:rsid w:val="003B1D09"/>
     <w:rsid w:val="003C0577"/>
     <w:rsid w:val="003C0FB8"/>
     <w:rsid w:val="003C555B"/>
     <w:rsid w:val="003D118F"/>
     <w:rsid w:val="003D2B18"/>
     <w:rsid w:val="003D3D59"/>
     <w:rsid w:val="003D5E3B"/>
     <w:rsid w:val="003E4C49"/>
     <w:rsid w:val="003E50A2"/>
     <w:rsid w:val="003E5587"/>
     <w:rsid w:val="003E6F6A"/>
     <w:rsid w:val="003F0CCB"/>
     <w:rsid w:val="003F5918"/>
     <w:rsid w:val="004006BB"/>
     <w:rsid w:val="004028D0"/>
     <w:rsid w:val="00410928"/>
+    <w:rsid w:val="00412452"/>
     <w:rsid w:val="00431A34"/>
     <w:rsid w:val="004346A9"/>
+    <w:rsid w:val="00436481"/>
     <w:rsid w:val="00441316"/>
     <w:rsid w:val="00453AF3"/>
     <w:rsid w:val="004545FD"/>
     <w:rsid w:val="00456893"/>
     <w:rsid w:val="00460241"/>
     <w:rsid w:val="004665AD"/>
+    <w:rsid w:val="00467D75"/>
     <w:rsid w:val="0047078D"/>
     <w:rsid w:val="00473D37"/>
     <w:rsid w:val="00474E60"/>
     <w:rsid w:val="004800EA"/>
     <w:rsid w:val="00482140"/>
     <w:rsid w:val="004A31E0"/>
     <w:rsid w:val="004A34B3"/>
     <w:rsid w:val="004A4995"/>
     <w:rsid w:val="004A74E9"/>
+    <w:rsid w:val="004B41CD"/>
     <w:rsid w:val="004B4564"/>
     <w:rsid w:val="004B5519"/>
     <w:rsid w:val="004B576F"/>
+    <w:rsid w:val="004B66B5"/>
     <w:rsid w:val="004C0931"/>
     <w:rsid w:val="004C34BB"/>
     <w:rsid w:val="004C4A04"/>
     <w:rsid w:val="004C5655"/>
     <w:rsid w:val="004D1F80"/>
     <w:rsid w:val="004D42CB"/>
     <w:rsid w:val="004E0E2F"/>
     <w:rsid w:val="004E3E88"/>
     <w:rsid w:val="005012B7"/>
     <w:rsid w:val="00501584"/>
     <w:rsid w:val="00504E97"/>
     <w:rsid w:val="0050599F"/>
     <w:rsid w:val="005275FB"/>
     <w:rsid w:val="00545F3F"/>
     <w:rsid w:val="00550EA1"/>
     <w:rsid w:val="0055210D"/>
     <w:rsid w:val="0055631B"/>
     <w:rsid w:val="00567C21"/>
+    <w:rsid w:val="0057021C"/>
     <w:rsid w:val="00571AE3"/>
     <w:rsid w:val="00574B52"/>
     <w:rsid w:val="00574FAD"/>
     <w:rsid w:val="00587DF3"/>
     <w:rsid w:val="005909FB"/>
     <w:rsid w:val="00590D81"/>
     <w:rsid w:val="00592B06"/>
     <w:rsid w:val="00597ABA"/>
     <w:rsid w:val="005A123F"/>
-    <w:rsid w:val="005A4C30"/>
     <w:rsid w:val="005B0C4A"/>
     <w:rsid w:val="005B3173"/>
     <w:rsid w:val="005B767A"/>
     <w:rsid w:val="005C187E"/>
     <w:rsid w:val="005C5B4B"/>
     <w:rsid w:val="005C6ECC"/>
     <w:rsid w:val="005D2676"/>
     <w:rsid w:val="005E1A9C"/>
     <w:rsid w:val="005E298F"/>
     <w:rsid w:val="005F31C1"/>
     <w:rsid w:val="00603F95"/>
     <w:rsid w:val="00612F75"/>
     <w:rsid w:val="006139D6"/>
     <w:rsid w:val="00614192"/>
     <w:rsid w:val="0062009D"/>
     <w:rsid w:val="00620E6F"/>
     <w:rsid w:val="00623132"/>
     <w:rsid w:val="0063015D"/>
     <w:rsid w:val="0063365C"/>
     <w:rsid w:val="00633C7D"/>
     <w:rsid w:val="00644123"/>
     <w:rsid w:val="006442B0"/>
     <w:rsid w:val="006507E1"/>
     <w:rsid w:val="006507E5"/>
     <w:rsid w:val="00650B8F"/>
     <w:rsid w:val="00653E2B"/>
     <w:rsid w:val="0065464F"/>
     <w:rsid w:val="0065573A"/>
     <w:rsid w:val="00660335"/>
+    <w:rsid w:val="00661EE1"/>
     <w:rsid w:val="00662E9A"/>
     <w:rsid w:val="006676B4"/>
     <w:rsid w:val="00671725"/>
     <w:rsid w:val="00671C38"/>
     <w:rsid w:val="006759E9"/>
+    <w:rsid w:val="00676AE0"/>
     <w:rsid w:val="00683318"/>
+    <w:rsid w:val="00691A47"/>
     <w:rsid w:val="00692CBD"/>
     <w:rsid w:val="00694183"/>
     <w:rsid w:val="006949EE"/>
     <w:rsid w:val="00695CB8"/>
+    <w:rsid w:val="00696ABD"/>
     <w:rsid w:val="006A10AF"/>
+    <w:rsid w:val="006A65FD"/>
     <w:rsid w:val="006B634A"/>
     <w:rsid w:val="006C1932"/>
     <w:rsid w:val="006C3CF8"/>
     <w:rsid w:val="006D081E"/>
     <w:rsid w:val="006D3245"/>
     <w:rsid w:val="006E1CC7"/>
     <w:rsid w:val="006F7750"/>
     <w:rsid w:val="007014AD"/>
     <w:rsid w:val="00704B8A"/>
     <w:rsid w:val="007050CC"/>
     <w:rsid w:val="00707137"/>
     <w:rsid w:val="00711AA8"/>
     <w:rsid w:val="007120F5"/>
     <w:rsid w:val="00712EF6"/>
     <w:rsid w:val="00714978"/>
     <w:rsid w:val="00715E21"/>
     <w:rsid w:val="00716BD4"/>
     <w:rsid w:val="007174D2"/>
     <w:rsid w:val="00720211"/>
     <w:rsid w:val="00726C5E"/>
+    <w:rsid w:val="00731569"/>
     <w:rsid w:val="0073200B"/>
     <w:rsid w:val="007320FA"/>
     <w:rsid w:val="007321DD"/>
     <w:rsid w:val="0074144C"/>
     <w:rsid w:val="00741B69"/>
     <w:rsid w:val="00747257"/>
     <w:rsid w:val="00750022"/>
     <w:rsid w:val="00754B0C"/>
     <w:rsid w:val="007551BF"/>
     <w:rsid w:val="007568E8"/>
     <w:rsid w:val="00757B02"/>
     <w:rsid w:val="0076133C"/>
     <w:rsid w:val="0076773E"/>
     <w:rsid w:val="007701FE"/>
     <w:rsid w:val="007727F0"/>
     <w:rsid w:val="00786BF3"/>
     <w:rsid w:val="007901B7"/>
     <w:rsid w:val="007908D0"/>
     <w:rsid w:val="00793392"/>
     <w:rsid w:val="007A11EC"/>
     <w:rsid w:val="007A56A2"/>
     <w:rsid w:val="007A7D9F"/>
     <w:rsid w:val="007B0B45"/>
     <w:rsid w:val="007B0FFC"/>
     <w:rsid w:val="007C2249"/>
     <w:rsid w:val="007C453C"/>
     <w:rsid w:val="007C5841"/>
     <w:rsid w:val="007D6CE4"/>
     <w:rsid w:val="007E6FFF"/>
     <w:rsid w:val="007F2A47"/>
     <w:rsid w:val="00801C73"/>
     <w:rsid w:val="0080484C"/>
     <w:rsid w:val="00816173"/>
     <w:rsid w:val="008162C8"/>
     <w:rsid w:val="00817BFA"/>
     <w:rsid w:val="00820BBA"/>
     <w:rsid w:val="008213B2"/>
     <w:rsid w:val="008321F9"/>
     <w:rsid w:val="00840635"/>
     <w:rsid w:val="00846E90"/>
     <w:rsid w:val="00850372"/>
+    <w:rsid w:val="0086643F"/>
     <w:rsid w:val="008737A6"/>
     <w:rsid w:val="00873F85"/>
     <w:rsid w:val="00880974"/>
     <w:rsid w:val="00892116"/>
     <w:rsid w:val="008A0090"/>
     <w:rsid w:val="008A0890"/>
     <w:rsid w:val="008B0A01"/>
     <w:rsid w:val="008C4485"/>
     <w:rsid w:val="008C4EA0"/>
     <w:rsid w:val="008C71BE"/>
     <w:rsid w:val="008E07C5"/>
     <w:rsid w:val="008E4F82"/>
     <w:rsid w:val="008E71CD"/>
     <w:rsid w:val="008F143D"/>
     <w:rsid w:val="008F2437"/>
     <w:rsid w:val="008F698F"/>
     <w:rsid w:val="008F7C4A"/>
     <w:rsid w:val="009012B7"/>
     <w:rsid w:val="00906A6A"/>
     <w:rsid w:val="009078C1"/>
     <w:rsid w:val="00912143"/>
     <w:rsid w:val="009163BE"/>
     <w:rsid w:val="00927BEB"/>
     <w:rsid w:val="00934CC8"/>
     <w:rsid w:val="00944716"/>
     <w:rsid w:val="00945494"/>
     <w:rsid w:val="00966F46"/>
     <w:rsid w:val="00980459"/>
     <w:rsid w:val="00980C33"/>
     <w:rsid w:val="0098395F"/>
     <w:rsid w:val="009859B2"/>
     <w:rsid w:val="00990F5B"/>
+    <w:rsid w:val="009913A0"/>
     <w:rsid w:val="00992DB1"/>
     <w:rsid w:val="00995FEF"/>
     <w:rsid w:val="009A0AA9"/>
     <w:rsid w:val="009A44DC"/>
     <w:rsid w:val="009B3823"/>
     <w:rsid w:val="009B6A2F"/>
     <w:rsid w:val="009D0200"/>
     <w:rsid w:val="009D2832"/>
     <w:rsid w:val="009D2B22"/>
     <w:rsid w:val="009E22B6"/>
     <w:rsid w:val="009F7C40"/>
     <w:rsid w:val="009F7C6B"/>
     <w:rsid w:val="00A04C4D"/>
     <w:rsid w:val="00A05CD3"/>
     <w:rsid w:val="00A1048E"/>
     <w:rsid w:val="00A132A0"/>
     <w:rsid w:val="00A15BFF"/>
     <w:rsid w:val="00A16E7A"/>
     <w:rsid w:val="00A2290A"/>
     <w:rsid w:val="00A2377D"/>
     <w:rsid w:val="00A27426"/>
     <w:rsid w:val="00A44AE9"/>
     <w:rsid w:val="00A56B3E"/>
     <w:rsid w:val="00A61A04"/>
     <w:rsid w:val="00A65E92"/>
@@ -9088,246 +9658,258 @@
     <w:rsid w:val="00B262DA"/>
     <w:rsid w:val="00B31CCC"/>
     <w:rsid w:val="00B3479C"/>
     <w:rsid w:val="00B4319A"/>
     <w:rsid w:val="00B43FD1"/>
     <w:rsid w:val="00B4470E"/>
     <w:rsid w:val="00B475B5"/>
     <w:rsid w:val="00B54A10"/>
     <w:rsid w:val="00B55E7C"/>
     <w:rsid w:val="00B57FFE"/>
     <w:rsid w:val="00B6434A"/>
     <w:rsid w:val="00B64620"/>
     <w:rsid w:val="00B67B8D"/>
     <w:rsid w:val="00B703C8"/>
     <w:rsid w:val="00B70B76"/>
     <w:rsid w:val="00B75694"/>
     <w:rsid w:val="00B764EC"/>
     <w:rsid w:val="00B818B4"/>
     <w:rsid w:val="00B84BA2"/>
     <w:rsid w:val="00B85E72"/>
     <w:rsid w:val="00BA1068"/>
     <w:rsid w:val="00BA2B80"/>
     <w:rsid w:val="00BB076C"/>
     <w:rsid w:val="00BB55DA"/>
     <w:rsid w:val="00BB5DAE"/>
+    <w:rsid w:val="00BB6BBB"/>
     <w:rsid w:val="00BB6DE6"/>
     <w:rsid w:val="00BB77AB"/>
     <w:rsid w:val="00BC0DB5"/>
     <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC3412"/>
     <w:rsid w:val="00BC4E47"/>
     <w:rsid w:val="00BC658F"/>
     <w:rsid w:val="00BD4DFF"/>
     <w:rsid w:val="00BD7929"/>
     <w:rsid w:val="00BD7F1B"/>
     <w:rsid w:val="00BE04B4"/>
     <w:rsid w:val="00BE31BD"/>
     <w:rsid w:val="00BE4059"/>
     <w:rsid w:val="00BE5C04"/>
     <w:rsid w:val="00BE6D74"/>
+    <w:rsid w:val="00BF1892"/>
+    <w:rsid w:val="00BF1FCF"/>
     <w:rsid w:val="00BF2EA2"/>
     <w:rsid w:val="00BF34FB"/>
     <w:rsid w:val="00BF7320"/>
     <w:rsid w:val="00C039CA"/>
     <w:rsid w:val="00C07423"/>
     <w:rsid w:val="00C122C6"/>
     <w:rsid w:val="00C14F38"/>
     <w:rsid w:val="00C247C6"/>
     <w:rsid w:val="00C333FC"/>
     <w:rsid w:val="00C3498D"/>
     <w:rsid w:val="00C351E8"/>
     <w:rsid w:val="00C36588"/>
     <w:rsid w:val="00C457DA"/>
     <w:rsid w:val="00C50A5C"/>
     <w:rsid w:val="00C51974"/>
     <w:rsid w:val="00C52F0E"/>
     <w:rsid w:val="00C63887"/>
     <w:rsid w:val="00C707F3"/>
     <w:rsid w:val="00C709E4"/>
     <w:rsid w:val="00C71338"/>
     <w:rsid w:val="00C7144D"/>
     <w:rsid w:val="00C90348"/>
     <w:rsid w:val="00C919EA"/>
     <w:rsid w:val="00C950B1"/>
+    <w:rsid w:val="00C96B14"/>
     <w:rsid w:val="00CA5F0F"/>
     <w:rsid w:val="00CA7582"/>
+    <w:rsid w:val="00CB4309"/>
     <w:rsid w:val="00CB5565"/>
     <w:rsid w:val="00CB7D3A"/>
     <w:rsid w:val="00CB7F74"/>
     <w:rsid w:val="00CC500D"/>
     <w:rsid w:val="00CC50AE"/>
     <w:rsid w:val="00CC6BB5"/>
     <w:rsid w:val="00CD307A"/>
     <w:rsid w:val="00CD4A22"/>
     <w:rsid w:val="00CD5296"/>
+    <w:rsid w:val="00CD78D8"/>
     <w:rsid w:val="00CE297F"/>
     <w:rsid w:val="00CE44AB"/>
     <w:rsid w:val="00CE5F75"/>
     <w:rsid w:val="00CE61DE"/>
     <w:rsid w:val="00CE7E9C"/>
-    <w:rsid w:val="00CF2B03"/>
+    <w:rsid w:val="00CF0075"/>
     <w:rsid w:val="00CF4E0B"/>
     <w:rsid w:val="00CF5D7F"/>
     <w:rsid w:val="00CF6491"/>
     <w:rsid w:val="00D02E15"/>
     <w:rsid w:val="00D121FD"/>
     <w:rsid w:val="00D13BCC"/>
     <w:rsid w:val="00D14F28"/>
     <w:rsid w:val="00D21EF1"/>
     <w:rsid w:val="00D2456F"/>
     <w:rsid w:val="00D36029"/>
     <w:rsid w:val="00D3793C"/>
     <w:rsid w:val="00D45420"/>
     <w:rsid w:val="00D55A30"/>
     <w:rsid w:val="00D56B31"/>
     <w:rsid w:val="00D57D79"/>
     <w:rsid w:val="00D6194F"/>
     <w:rsid w:val="00D71168"/>
+    <w:rsid w:val="00D77AF7"/>
     <w:rsid w:val="00D823B1"/>
     <w:rsid w:val="00D82AEB"/>
     <w:rsid w:val="00D85B2B"/>
     <w:rsid w:val="00D86818"/>
     <w:rsid w:val="00D93105"/>
-    <w:rsid w:val="00D966F4"/>
     <w:rsid w:val="00D9788A"/>
     <w:rsid w:val="00DA04DA"/>
     <w:rsid w:val="00DA1F05"/>
     <w:rsid w:val="00DA54CC"/>
     <w:rsid w:val="00DA67FB"/>
     <w:rsid w:val="00DA6BC1"/>
     <w:rsid w:val="00DB1D49"/>
+    <w:rsid w:val="00DB3298"/>
     <w:rsid w:val="00DB47C0"/>
     <w:rsid w:val="00DC4845"/>
     <w:rsid w:val="00DC7920"/>
     <w:rsid w:val="00DD09F1"/>
+    <w:rsid w:val="00DD177F"/>
     <w:rsid w:val="00DD455B"/>
     <w:rsid w:val="00DD609A"/>
     <w:rsid w:val="00DD7FDF"/>
     <w:rsid w:val="00DF5F49"/>
     <w:rsid w:val="00E030BB"/>
     <w:rsid w:val="00E04062"/>
     <w:rsid w:val="00E05498"/>
     <w:rsid w:val="00E073C6"/>
     <w:rsid w:val="00E12C04"/>
     <w:rsid w:val="00E13FF3"/>
     <w:rsid w:val="00E148E1"/>
     <w:rsid w:val="00E17819"/>
     <w:rsid w:val="00E22647"/>
     <w:rsid w:val="00E23BC3"/>
     <w:rsid w:val="00E251E4"/>
     <w:rsid w:val="00E2540D"/>
+    <w:rsid w:val="00E340F8"/>
     <w:rsid w:val="00E34470"/>
     <w:rsid w:val="00E41363"/>
     <w:rsid w:val="00E44DB3"/>
     <w:rsid w:val="00E46862"/>
     <w:rsid w:val="00E51FA6"/>
     <w:rsid w:val="00E52F31"/>
     <w:rsid w:val="00E60654"/>
     <w:rsid w:val="00E65A75"/>
     <w:rsid w:val="00E70844"/>
     <w:rsid w:val="00E73832"/>
     <w:rsid w:val="00E73C3D"/>
     <w:rsid w:val="00E817A1"/>
     <w:rsid w:val="00E818FA"/>
     <w:rsid w:val="00E86BE7"/>
+    <w:rsid w:val="00E911F8"/>
     <w:rsid w:val="00E94E50"/>
+    <w:rsid w:val="00EA105D"/>
     <w:rsid w:val="00EA12BA"/>
+    <w:rsid w:val="00EA3362"/>
     <w:rsid w:val="00EA3C6D"/>
     <w:rsid w:val="00EA3D7A"/>
     <w:rsid w:val="00EA53F4"/>
     <w:rsid w:val="00EB24CB"/>
     <w:rsid w:val="00EB5A96"/>
     <w:rsid w:val="00EB7ACA"/>
     <w:rsid w:val="00EC59C1"/>
     <w:rsid w:val="00EC6264"/>
     <w:rsid w:val="00EC74F9"/>
     <w:rsid w:val="00EC761F"/>
     <w:rsid w:val="00ED04C0"/>
     <w:rsid w:val="00ED1903"/>
-    <w:rsid w:val="00ED6A97"/>
     <w:rsid w:val="00ED6B21"/>
     <w:rsid w:val="00EE4547"/>
     <w:rsid w:val="00EE5D3F"/>
     <w:rsid w:val="00EF2A2D"/>
     <w:rsid w:val="00EF2C20"/>
     <w:rsid w:val="00EF5433"/>
     <w:rsid w:val="00F00347"/>
     <w:rsid w:val="00F00BE8"/>
     <w:rsid w:val="00F0392D"/>
     <w:rsid w:val="00F04320"/>
     <w:rsid w:val="00F0519A"/>
     <w:rsid w:val="00F06ED4"/>
     <w:rsid w:val="00F21AC6"/>
     <w:rsid w:val="00F263DA"/>
     <w:rsid w:val="00F31141"/>
     <w:rsid w:val="00F32EE2"/>
     <w:rsid w:val="00F4015C"/>
     <w:rsid w:val="00F46BB6"/>
     <w:rsid w:val="00F50316"/>
     <w:rsid w:val="00F56A1B"/>
     <w:rsid w:val="00F63ABF"/>
     <w:rsid w:val="00F67A26"/>
+    <w:rsid w:val="00F67E6E"/>
     <w:rsid w:val="00F809C2"/>
     <w:rsid w:val="00F82CB1"/>
     <w:rsid w:val="00F92C46"/>
     <w:rsid w:val="00F95ED4"/>
     <w:rsid w:val="00FA42B9"/>
     <w:rsid w:val="00FC048A"/>
     <w:rsid w:val="00FC32AA"/>
     <w:rsid w:val="00FC52F7"/>
     <w:rsid w:val="00FC5BBA"/>
     <w:rsid w:val="00FE0E2E"/>
     <w:rsid w:val="00FF3733"/>
     <w:rsid w:val="00FF651D"/>
     <w:rsid w:val="00FF7403"/>
     <w:rsid w:val="00FF7B11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="026B078C"/>
+  <w14:docId w14:val="04936456"/>
   <w15:docId w15:val="{FB01B50C-1229-49F6-A4B8-3561ABE27827}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9386,51 +9968,51 @@
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10269,87 +10851,50 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pdf-icon">
     <w:name w:val="pdf-icon"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="006759E9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sro">
     <w:name w:val="sro"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F50316"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="usp-text">
     <w:name w:val="usp-text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006949EE"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-[...35 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="142044094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="164631061">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10860,51 +11405,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2092505917">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/riddor/key-definitions.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundraisingregulator.org.uk/code" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundraisingregulator.org.uk/code" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundraisingregulator.org.uk/code" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundraisingregulator.org.uk/code" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.GCUstudents.co.uk/e&amp;d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/riddor/key-definitions.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11333,128 +11878,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF05EE2-C66E-4DAF-8D06-CBAB0D4E283C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="86869d35-dfc7-4a10-86b7-bbdee5b0ff8a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3898211D-9AE9-4133-BC7C-F0069951BDB5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78731BDF-D60D-4F7A-9121-282A31C88FEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3898211D-9AE9-4133-BC7C-F0069951BDB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3906</Characters>
+  <Pages>3</Pages>
+  <Words>828</Words>
+  <Characters>4720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>355</Lines>
-  <Paragraphs>177</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Glasgow Caledonian University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4444</CharactersWithSpaces>
+  <CharactersWithSpaces>5537</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>carse, david</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010053496203E0861242BD8B7974ECECDC30</vt:lpwstr>
   </property>
 </Properties>
 </file>